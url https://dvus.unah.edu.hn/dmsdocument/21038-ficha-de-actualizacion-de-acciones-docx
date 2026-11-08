--- v0 (2026-07-21)
+++ v1 (2026-11-08)
@@ -1,58 +1,58 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
-  <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="721271BD" w14:textId="3618D113" w:rsidR="002676AF" w:rsidRPr="00440F25" w:rsidRDefault="002676AF" w:rsidP="00E632B5">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="002060"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3C012A05" w14:textId="0816BD02" w:rsidR="009F5D3D" w:rsidRPr="00440F25" w:rsidRDefault="002676AF" w:rsidP="009F5D3D">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="es-ES_tradnl"/>
@@ -117,61 +117,51 @@
           </w:tcPr>
           <w:p w14:paraId="3F52C8C8" w14:textId="64190850" w:rsidR="009F5D3D" w:rsidRPr="00440F25" w:rsidRDefault="009F5D3D" w:rsidP="009F5D3D">
             <w:pPr>
               <w:pStyle w:val="Prrafodelista"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="49"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00440F25">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fecha de solicitud del </w:t>
-[...9 lines deleted...]
-              <w:t>Actualización</w:t>
+              <w:t>Fecha de solicitud del Actualización</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1148" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="002060"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2D4549E0" w14:textId="2E555F72" w:rsidR="009F5D3D" w:rsidRPr="00440F25" w:rsidRDefault="009F5D3D" w:rsidP="009F5D3D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00440F25">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
@@ -289,50 +279,174 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1333" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="45D385FF" w14:textId="77777777" w:rsidR="009F5D3D" w:rsidRPr="00440F25" w:rsidRDefault="009F5D3D" w:rsidP="009F5D3D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1334" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5EC85B7B" w14:textId="77777777" w:rsidR="009F5D3D" w:rsidRPr="00440F25" w:rsidRDefault="009F5D3D" w:rsidP="009F5D3D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00337948" w:rsidRPr="00440F25" w14:paraId="6357A94B" w14:textId="77777777" w:rsidTr="00337948">
+        <w:trPr>
+          <w:trHeight w:val="419"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1185" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="002060"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7B69FAAF" w14:textId="3600D4E3" w:rsidR="00337948" w:rsidRPr="00440F25" w:rsidRDefault="00337948" w:rsidP="009F5D3D">
+            <w:pPr>
+              <w:pStyle w:val="Prrafodelista"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="49"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+              <w:t>Nº</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> registro del proyecto</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3815" w:type="pct"/>
+            <w:gridSpan w:val="5"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7BC8D9C7" w14:textId="77777777" w:rsidR="00337948" w:rsidRPr="00440F25" w:rsidRDefault="00337948" w:rsidP="009F5D3D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00337948" w:rsidRPr="00440F25" w14:paraId="1EC467DA" w14:textId="77777777" w:rsidTr="00337948">
+        <w:trPr>
+          <w:trHeight w:val="419"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1185" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="002060"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="017C85E5" w14:textId="63A6238E" w:rsidR="00337948" w:rsidRPr="00440F25" w:rsidRDefault="00337948" w:rsidP="009F5D3D">
+            <w:pPr>
+              <w:pStyle w:val="Prrafodelista"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="49"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+              <w:t>Categoría del proyecto</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3815" w:type="pct"/>
+            <w:gridSpan w:val="5"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="119BBD93" w14:textId="77777777" w:rsidR="00337948" w:rsidRPr="00440F25" w:rsidRDefault="00337948" w:rsidP="009F5D3D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00440F25" w:rsidRPr="00440F25" w14:paraId="5711C3AE" w14:textId="77777777" w:rsidTr="00E632B5">
         <w:trPr>
           <w:trHeight w:val="845"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1185" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="002060"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="13B5CE06" w14:textId="77777777" w:rsidR="009F5D3D" w:rsidRPr="00440F25" w:rsidRDefault="009F5D3D" w:rsidP="009F5D3D">
             <w:pPr>
               <w:pStyle w:val="Prrafodelista"/>
               <w:numPr>
@@ -1815,50 +1929,51 @@
           <w:tcPr>
             <w:tcW w:w="128" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="002060"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4F998FAF" w14:textId="77777777" w:rsidR="00440F25" w:rsidRPr="00440F25" w:rsidRDefault="00440F25" w:rsidP="00FA1EB2">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00440F25">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1306" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="512A0630" w14:textId="77777777" w:rsidR="00440F25" w:rsidRPr="00440F25" w:rsidRDefault="00440F25" w:rsidP="00FA1EB2">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rStyle w:val="Referenciaintensa"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
@@ -2234,51 +2349,50 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="19F78823" w14:textId="77777777" w:rsidR="00440F25" w:rsidRPr="00440F25" w:rsidRDefault="00440F25" w:rsidP="00FA1EB2">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rStyle w:val="Referenciaintensa"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00440F25">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Fecha de incorporación del proyecto</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1092" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5A77AAA9" w14:textId="77777777" w:rsidR="00440F25" w:rsidRPr="00440F25" w:rsidRDefault="00440F25" w:rsidP="00FA1EB2">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rStyle w:val="Referenciaintensa"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
@@ -2500,78 +2614,65 @@
               <w:pStyle w:val="Prrafodelista"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="49"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00440F25">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
-              <w:t xml:space="preserve">Integrantes del equipo universitario que se retiraron del proyecto posterior a fecha de </w:t>
-[...10 lines deleted...]
-              <w:t>registro (</w:t>
+              <w:t>Integrantes del equipo universitario que se retiraron del proyecto posterior a fecha de registro (</w:t>
             </w:r>
             <w:r w:rsidRPr="00440F25">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
               <w:t>Agregar más líneas de ser necesario)</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-        <w:bookmarkEnd w:id="0"/>
       </w:tr>
       <w:tr w:rsidR="00E632B5" w:rsidRPr="00440F25" w14:paraId="5D4CBA9A" w14:textId="77777777" w:rsidTr="00EB0B7C">
         <w:trPr>
           <w:trHeight w:val="46"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="002060"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="21F67F63" w14:textId="77777777" w:rsidR="00440F25" w:rsidRPr="00440F25" w:rsidRDefault="00440F25" w:rsidP="00440F25">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rStyle w:val="Referenciaintensa"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00440F25">
               <w:rPr>
@@ -4704,51 +4805,50 @@
             <w:pPr>
               <w:pStyle w:val="Prrafodelista"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="49"/>
               </w:numPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CF7DAA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">Motivos por los cuales extiende la fecha de ejecución del proyecto </w:t>
             </w:r>
             <w:r w:rsidRPr="00CF7DAA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>(incluir las fechas de evaluación del proyecto)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009F5D3D" w:rsidRPr="00440F25" w14:paraId="4E4EA0CE" w14:textId="77777777" w:rsidTr="00E632B5">
         <w:trPr>
           <w:trHeight w:val="2684"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10231" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7A70A3F3" w14:textId="77777777" w:rsidR="009F5D3D" w:rsidRPr="00440F25" w:rsidRDefault="009F5D3D" w:rsidP="00FA1EB2">
             <w:pPr>
@@ -5021,214 +5121,204 @@
         <w:pStyle w:val="Prrafodelista"/>
         <w:spacing w:before="240"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="002676AF" w:rsidRPr="00440F25" w:rsidSect="00E632B5">
       <w:headerReference w:type="even" r:id="rId8"/>
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:footerReference w:type="even" r:id="rId10"/>
       <w:footerReference w:type="default" r:id="rId11"/>
       <w:headerReference w:type="first" r:id="rId12"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="2268" w:right="1467" w:bottom="1440" w:left="993" w:header="737" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6F180068" w14:textId="77777777" w:rsidR="00306E6B" w:rsidRDefault="00306E6B" w:rsidP="007D0977">
+    <w:p w14:paraId="26903F77" w14:textId="77777777" w:rsidR="00D3520E" w:rsidRDefault="00D3520E" w:rsidP="007D0977">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2417BB78" w14:textId="77777777" w:rsidR="00306E6B" w:rsidRDefault="00306E6B" w:rsidP="007D0977">
+    <w:p w14:paraId="451411D7" w14:textId="77777777" w:rsidR="00D3520E" w:rsidRDefault="00D3520E" w:rsidP="007D0977">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Noto Sans Symbols">
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:rPr>
         <w:rStyle w:val="Nmerodepgina"/>
       </w:rPr>
       <w:id w:val="-1955242163"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
-    <w:sdtEndPr>
-[...3 lines deleted...]
-    </w:sdtEndPr>
     <w:sdtContent>
       <w:p w14:paraId="73958BC3" w14:textId="1B4BCB17" w:rsidR="000C4EF0" w:rsidRDefault="000C4EF0" w:rsidP="009D4D61">
         <w:pPr>
           <w:pStyle w:val="Piedepgina"/>
           <w:framePr w:wrap="none" w:vAnchor="text" w:hAnchor="margin" w:xAlign="center" w:y="1"/>
           <w:rPr>
             <w:rStyle w:val="Nmerodepgina"/>
           </w:rPr>
         </w:pPr>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Nmerodepgina"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Nmerodepgina"/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGE </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Nmerodepgina"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="02C91831" w14:textId="77777777" w:rsidR="000C4EF0" w:rsidRDefault="000C4EF0">
     <w:pPr>
       <w:pStyle w:val="Piedepgina"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:rPr>
         <w:rStyle w:val="Nmerodepgina"/>
       </w:rPr>
       <w:id w:val="-2015210884"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
-    <w:sdtEndPr>
-[...3 lines deleted...]
-    </w:sdtEndPr>
     <w:sdtContent>
       <w:p w14:paraId="23D25585" w14:textId="5A896974" w:rsidR="000C4EF0" w:rsidRDefault="000C4EF0" w:rsidP="009D4D61">
         <w:pPr>
           <w:pStyle w:val="Piedepgina"/>
           <w:framePr w:wrap="none" w:vAnchor="text" w:hAnchor="margin" w:xAlign="center" w:y="1"/>
           <w:rPr>
             <w:rStyle w:val="Nmerodepgina"/>
           </w:rPr>
         </w:pPr>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Nmerodepgina"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Nmerodepgina"/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGE </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Nmerodepgina"/>
           </w:rPr>
@@ -5246,117 +5336,117 @@
             <w:rStyle w:val="Nmerodepgina"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="01FF3004" w14:textId="019B8A1A" w:rsidR="00983C0F" w:rsidRDefault="00983C0F">
     <w:pPr>
       <w:pStyle w:val="Piedepgina"/>
       <w:jc w:val="right"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="4AEC8B0A" w14:textId="33D809DD" w:rsidR="00983C0F" w:rsidRPr="00FA187D" w:rsidRDefault="00983C0F">
     <w:pPr>
       <w:pStyle w:val="Piedepgina"/>
       <w:rPr>
         <w:color w:val="1F497D" w:themeColor="text2"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3E9B0A54" w14:textId="77777777" w:rsidR="00306E6B" w:rsidRDefault="00306E6B" w:rsidP="007D0977">
+    <w:p w14:paraId="1D916F12" w14:textId="77777777" w:rsidR="00D3520E" w:rsidRDefault="00D3520E" w:rsidP="007D0977">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4F0673DE" w14:textId="77777777" w:rsidR="00306E6B" w:rsidRDefault="00306E6B" w:rsidP="007D0977">
+    <w:p w14:paraId="21317183" w14:textId="77777777" w:rsidR="00D3520E" w:rsidRDefault="00D3520E" w:rsidP="007D0977">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-  <w:p w14:paraId="1178F109" w14:textId="77777777" w:rsidR="00983C0F" w:rsidRDefault="00306E6B">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1178F109" w14:textId="77777777" w:rsidR="00983C0F" w:rsidRDefault="00000000">
     <w:pPr>
       <w:pStyle w:val="Encabezado"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
       </w:rPr>
       <w:pict w14:anchorId="6C682092">
         <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
           <v:stroke joinstyle="miter"/>
           <v:formulas>
             <v:f eqn="if lineDrawn pixelLineWidth 0"/>
             <v:f eqn="sum @0 1 0"/>
             <v:f eqn="sum 0 0 @1"/>
             <v:f eqn="prod @2 1 2"/>
             <v:f eqn="prod @3 21600 pixelWidth"/>
             <v:f eqn="prod @3 21600 pixelHeight"/>
             <v:f eqn="sum @0 0 1"/>
             <v:f eqn="prod @6 1 2"/>
             <v:f eqn="prod @7 21600 pixelWidth"/>
             <v:f eqn="sum @8 21600 0"/>
             <v:f eqn="prod @7 21600 pixelHeight"/>
             <v:f eqn="sum @10 21600 0"/>
           </v:formulas>
           <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
           <o:lock v:ext="edit" aspectratio="t"/>
         </v:shapetype>
-        <v:shape id="WordPictureWatermark403423329" o:spid="_x0000_s2050" type="#_x0000_t75" alt="" style="position:absolute;margin-left:0;margin-top:0;width:440.9pt;height:499.1pt;z-index:-251646976;mso-wrap-edited:f;mso-width-percent:0;mso-height-percent:0;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin;mso-width-percent:0;mso-height-percent:0" o:allowincell="f">
+        <v:shape id="WordPictureWatermark403423329" o:spid="_x0000_s1026" type="#_x0000_t75" alt="" style="position:absolute;margin-left:0;margin-top:0;width:440.9pt;height:499.1pt;z-index:-251646976;mso-wrap-edited:f;mso-width-percent:0;mso-height-percent:0;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin;mso-width-percent:0;mso-height-percent:0" o:allowincell="f">
           <v:imagedata r:id="rId1" o:title="M1ZCZDS" gain="19661f" blacklevel="22938f"/>
           <w10:wrap anchorx="margin" anchory="margin"/>
         </v:shape>
       </w:pict>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="572FF793" w14:textId="33122432" w:rsidR="00983C0F" w:rsidRDefault="00983C0F">
     <w:pPr>
       <w:pStyle w:val="Encabezado"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658239" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0EBB756F" wp14:editId="74BE0118">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="page">
             <wp:posOffset>180975</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-545465</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="5612130" cy="1252855"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="22" name="Imagen 22" descr="Logotipo&#10;&#10;Descripción generada automáticamente"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -5511,51 +5601,51 @@
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="lt1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock">
+        <mc:Fallback>
           <w:pict>
             <v:rect w14:anchorId="18DD5BDA" id="3 Rectángulo" o:spid="_x0000_s1026" style="position:absolute;margin-left:516.75pt;margin-top:-34.6pt;width:19.25pt;height:88.15pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCcTcSYfQIAAF8FAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6r7bTZF2DOkWQIsOA&#10;oi3WDj0rspQYkEWNUuJkXz9KdpyuLXYY5oMsieQj+UTy6nrfGLZT6GuwJS/Ocs6UlVDVdl3yH0/L&#10;T18480HYShiwquQH5fn17OOHq9ZN1Qg2YCqFjECsn7au5JsQ3DTLvNyoRvgzcMqSUAM2ItAR11mF&#10;oiX0xmSjPP+ctYCVQ5DKe7q96YR8lvC1VjLca+1VYKbkFFtIK6Z1FddsdiWmaxRuU8s+DPEPUTSi&#10;tuR0gLoRQbAt1m+gmloieNDhTEKTgda1VCkHyqbIX2XzuBFOpVyIHO8Gmvz/g5V3u0f3gERD6/zU&#10;0zZmsdfYxD/Fx/aJrMNAltoHJulyNB6PLyacSRIVRXF5Pikim9nJ2qEPXxU0LG5KjvQYiSOxu/Wh&#10;Uz2qRGceTF0ta2PSAderhUG2E/Rwy5vFeZ7eitD/UDM2KluIZh1ivMlOuaRdOBgV9Yz9rjSrqxh9&#10;iiSVmRr8CCmVDUUn2ohKde4nOX19boNFyjQBRmRN/gfsHiCW8FvsLspeP5qqVKWDcf63wDrjwSJ5&#10;BhsG46a2gO8BGMqq99zpH0nqqIksraA6PCBD6HrEO7ms6d1uhQ8PAqkpqH2o0cM9LdpAW3Lod5xt&#10;AH+9dx/1qVZJyllLTVZy/3MrUHFmvlmq4stiPI5dmQ7jycWIDvhSsnopsdtmAVQOBY0UJ9M26gdz&#10;3GqE5pnmwTx6JZGwknyXXAY8Hhaha36aKFLN50mNOtGJcGsfnYzgkdVYl0/7Z4GuL95AZX8Hx4YU&#10;01c13OlGSwvzbQBdpwI/8drzTV2cCqefOHFMvDwnrdNcnP0GAAD//wMAUEsDBBQABgAIAAAAIQBe&#10;0U3x3gAAAA0BAAAPAAAAZHJzL2Rvd25yZXYueG1sTI89T8MwEIZ3JP6DdUhsrd1UtGmIUyEQCwui&#10;haGbGx9JhH2OYqcN/54rC2z36h69H+V28k6ccIhdIA2LuQKBVAfbUaPhff88y0HEZMgaFwg1fGOE&#10;bXV9VZrChjO94WmXGsEmFAujoU2pL6SMdYvexHnokfj3GQZvEsuhkXYwZzb3TmZKraQ3HXFCa3p8&#10;bLH+2o1eg63j+PT68eJyF2pyB5vv1TpqfXszPdyDSDilPxgu9bk6VNzpGEayUTjWarm8Y1bDbLXJ&#10;QFwQtc543/H3WoCsSvl/RfUDAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACU&#10;AQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAnE3EmH0CAABf&#10;BQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAXtFN8d4A&#10;AAANAQAADwAAAAAAAAAAAAAAAADXBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAOIF&#10;AAAAAA==&#10;" fillcolor="#fdc300" stroked="f" strokeweight="2pt"/>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="28231471" wp14:editId="5A035AFE">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>4238625</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-334645</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="2287905" cy="1403985"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="307" name="Cuadro de texto 2"/>
@@ -5672,51 +5762,51 @@
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>20000</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="28231471" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Cuadro de texto 2" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:333.75pt;margin-top:-26.35pt;width:180.15pt;height:110.55pt;z-index:251661312;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:200;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:200;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCyO54EKAIAACUEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vtpxkzUx6hRdugwD&#10;ugvQ7QMYSY6FyaImKbG7ry+lpGm2vQ3zg0Ca5BF5eHR9M/aG7ZUPGm3DJxclZ8oKlNpuG/792/rN&#10;nLMQwUowaFXDH1XgN8vXr64HV6sKOzRSeUYgNtSDa3gXo6uLIohO9RAu0ClLwRZ9D5Fcvy2kh4HQ&#10;e1NUZfm2GNBL51GoEOjv3SHIlxm/bZWIX9o2qMhMw6m3mE+fz006i+U11FsPrtPi2Ab8Qxc9aEuX&#10;nqDuIALbef0XVK+Fx4BtvBDYF9i2Wqg8A00zKf+Y5qEDp/IsRE5wJ5rC/4MVn/dfPdOy4ZflFWcW&#10;elrSagfSI5OKRTVGZFWiaXChpuwHR/lxfIcjrTuPHNw9ih+BWVx1YLfq1nscOgWS2pykyuKs9IAT&#10;Eshm+ISSboNdxAw0tr5PHBIrjNBpXY+nFVEfTNDPqppfLcoZZ4Jik2l5uZjP8h1QP5c7H+IHhT1L&#10;RsM9aSDDw/4+xNQO1M8p6baARsu1NiY7frtZGc/2QHpZ5++I/luasWxo+GJWzTKyxVSfpdTrSHo2&#10;um/4vExfKoc60fHeymxH0OZgUyfGHvlJlBzIieNmpMRE2gblIzHl8aBbemdkdOh/cTaQZhsefu7A&#10;K87MR0tsLybTaRJ5dqazq4ocfx7ZnEfACoJqeOTsYK5ifhiZB3dLW1nrzNdLJ8deSYuZxuO7SWI/&#10;93PWy+tePgEAAP//AwBQSwMEFAAGAAgAAAAhAHiNtDDgAAAADAEAAA8AAABkcnMvZG93bnJldi54&#10;bWxMj8FOwzAMhu9IvENkJG5bSkXbqTSdJiYuHJDYkOCYNWlTkThVknXl7fFOcLPlT7+/v9kuzrJZ&#10;hzh6FPCwzoBp7LwacRDwcXxZbYDFJFFJ61EL+NERtu3tTSNr5S/4rudDGhiFYKylAJPSVHMeO6Od&#10;jGs/aaRb74OTidYwcBXkhcKd5XmWldzJEemDkZN+Nrr7PpydgE9nRrUPb1+9svP+td8V0xImIe7v&#10;lt0TsKSX9AfDVZ/UoSWnkz+jiswKKMuqIFTAqsgrYFciyytqc6Kp3DwCbxv+v0T7CwAA//8DAFBL&#10;AQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBl&#10;c10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxz&#10;Ly5yZWxzUEsBAi0AFAAGAAgAAAAhALI7ngQoAgAAJQQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9l&#10;Mm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHiNtDDgAAAADAEAAA8AAAAAAAAAAAAAAAAAggQAAGRy&#10;cy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAACPBQAAAAA=&#10;" stroked="f">
+            <v:shape id="Cuadro de texto 2" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:333.75pt;margin-top:-26.35pt;width:180.15pt;height:110.55pt;z-index:251661312;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:200;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:200;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCyQXVXDgIAAPcDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO0zAQfUfiHyy/06ShZduo6WrpUoS0&#10;XKSFD3Acp7GwPcZ2m5SvZ+xkuwXeEH6wPJ7xmZkzx5vbQStyEs5LMBWdz3JKhOHQSHOo6Lev+1cr&#10;SnxgpmEKjKjoWXh6u335YtPbUhTQgWqEIwhifNnbinYh2DLLPO+EZn4GVhh0tuA0C2i6Q9Y41iO6&#10;VlmR52+yHlxjHXDhPd7ej066TfhtK3j43LZeBKIqirWFtLu013HPthtWHhyzneRTGewfqtBMGkx6&#10;gbpngZGjk39BackdeGjDjIPOoG0lF6kH7Gae/9HNY8esSL0gOd5eaPL/D5Z/Oj3aL46E4S0MOMDU&#10;hLcPwL97YmDXMXMQd85B3wnWYOJ5pCzrrS+np5FqX/oIUvcfocEhs2OABDS0TkdWsE+C6DiA84V0&#10;MQTC8bIoVjfrfEkJR998kb9er5YpByufnlvnw3sBmsRDRR1ONcGz04MPsRxWPoXEbB6UbPZSqWS4&#10;Q71TjpwYKmCf1oT+W5gypK/oelksE7KB+D6JQ8uAClVSV3SVxzVqJtLxzjQpJDCpxjNWoszET6Rk&#10;JCcM9YCBkacamjMy5WBUIv4cPHTgflLSowor6n8cmROUqA8G2V7PF4so22QsljcFGu7aU197mOEI&#10;VdFAyXjchST1xIO9w6nsZeLruZKpVlRXonH6CVG+13aKev6v218AAAD//wMAUEsDBBQABgAIAAAA&#10;IQB4jbQw4AAAAAwBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwDIbvSLxDZCRuW0pF26k0nSYm&#10;LhyQ2JDgmDVpU5E4VZJ15e3xTnCz5U+/v7/ZLs6yWYc4ehTwsM6Aaey8GnEQ8HF8WW2AxSRRSetR&#10;C/jREbbt7U0ja+Uv+K7nQxoYhWCspQCT0lRzHjujnYxrP2mkW++Dk4nWMHAV5IXCneV5lpXcyRHp&#10;g5GTfja6+z6cnYBPZ0a1D29fvbLz/rXfFdMSJiHu75bdE7Ckl/QHw1Wf1KElp5M/o4rMCijLqiBU&#10;wKrIK2BXIssranOiqdw8Am8b/r9E+wsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAA&#10;EwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/&#10;1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCyQXVX&#10;DgIAAPcDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQB4&#10;jbQw4AAAAAwBAAAPAAAAAAAAAAAAAAAAAGgEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADz&#10;AAAAdQUAAAAA&#10;" stroked="f">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
                   <w:p w14:paraId="79129AB3" w14:textId="01972368" w:rsidR="00983C0F" w:rsidRPr="00904D6D" w:rsidRDefault="00983C0F" w:rsidP="00743BDC">
                     <w:pPr>
                       <w:pStyle w:val="Sinespaciado"/>
                       <w:jc w:val="right"/>
                       <w:rPr>
                         <w:b/>
                         <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                         <w:lang w:val="en-US"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r w:rsidRPr="00E95CD1">
                       <w:rPr>
                         <w:lang w:val="en-US"/>
                       </w:rPr>
                       <w:instrText>HYPERLINK "mailto:vinculacion.sociedad@unah.edu.hn"</w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
@@ -5770,92 +5860,92 @@
                     </w:r>
                     <w:proofErr w:type="gramEnd"/>
                     <w:r w:rsidRPr="00904D6D">
                       <w:rPr>
                         <w:b/>
                         <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                         <w:lang w:val="en-US"/>
                       </w:rPr>
                       <w:t xml:space="preserve"> 110576</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-  <w:p w14:paraId="3DE8D45A" w14:textId="77777777" w:rsidR="00983C0F" w:rsidRDefault="00306E6B">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="3DE8D45A" w14:textId="77777777" w:rsidR="00983C0F" w:rsidRDefault="00000000">
     <w:pPr>
       <w:pStyle w:val="Encabezado"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
       </w:rPr>
       <w:pict w14:anchorId="0DFC583F">
         <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
           <v:stroke joinstyle="miter"/>
           <v:formulas>
             <v:f eqn="if lineDrawn pixelLineWidth 0"/>
             <v:f eqn="sum @0 1 0"/>
             <v:f eqn="sum 0 0 @1"/>
             <v:f eqn="prod @2 1 2"/>
             <v:f eqn="prod @3 21600 pixelWidth"/>
             <v:f eqn="prod @3 21600 pixelHeight"/>
             <v:f eqn="sum @0 0 1"/>
             <v:f eqn="prod @6 1 2"/>
             <v:f eqn="prod @7 21600 pixelWidth"/>
             <v:f eqn="sum @8 21600 0"/>
             <v:f eqn="prod @7 21600 pixelHeight"/>
             <v:f eqn="sum @10 21600 0"/>
           </v:formulas>
           <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
           <o:lock v:ext="edit" aspectratio="t"/>
         </v:shapetype>
-        <v:shape id="WordPictureWatermark403423328" o:spid="_x0000_s2049" type="#_x0000_t75" alt="" style="position:absolute;margin-left:0;margin-top:0;width:440.9pt;height:499.1pt;z-index:-251648000;mso-wrap-edited:f;mso-width-percent:0;mso-height-percent:0;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin;mso-width-percent:0;mso-height-percent:0" o:allowincell="f">
+        <v:shape id="WordPictureWatermark403423328" o:spid="_x0000_s1025" type="#_x0000_t75" alt="" style="position:absolute;margin-left:0;margin-top:0;width:440.9pt;height:499.1pt;z-index:-251648000;mso-wrap-edited:f;mso-width-percent:0;mso-height-percent:0;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin;mso-width-percent:0;mso-height-percent:0" o:allowincell="f">
           <v:imagedata r:id="rId1" o:title="M1ZCZDS" gain="19661f" blacklevel="22938f"/>
           <w10:wrap anchorx="margin" anchory="margin"/>
         </v:shape>
       </w:pict>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="001D0960"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="5BB6ED06"/>
     <w:lvl w:ilvl="0" w:tplc="9FC01296">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1410" w:hanging="705"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="480A0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1785" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -10728,214 +10818,214 @@
     <w:lvl w:ilvl="7" w:tplc="480A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="480A0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="1855461915">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="646544485">
     <w:abstractNumId w:val="49"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="3" w16cid:durableId="2129349071">
     <w:abstractNumId w:val="25"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="4" w16cid:durableId="1190296426">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="5">
+  <w:num w:numId="5" w16cid:durableId="1828743633">
     <w:abstractNumId w:val="36"/>
   </w:num>
-  <w:num w:numId="6">
+  <w:num w:numId="6" w16cid:durableId="1903325178">
     <w:abstractNumId w:val="21"/>
   </w:num>
-  <w:num w:numId="7">
+  <w:num w:numId="7" w16cid:durableId="321860671">
     <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="8">
+  <w:num w:numId="8" w16cid:durableId="504974683">
     <w:abstractNumId w:val="24"/>
   </w:num>
-  <w:num w:numId="9">
+  <w:num w:numId="9" w16cid:durableId="295919269">
     <w:abstractNumId w:val="43"/>
   </w:num>
-  <w:num w:numId="10">
+  <w:num w:numId="10" w16cid:durableId="135805082">
     <w:abstractNumId w:val="32"/>
   </w:num>
-  <w:num w:numId="11">
+  <w:num w:numId="11" w16cid:durableId="612786434">
     <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="12">
+  <w:num w:numId="12" w16cid:durableId="1542093312">
     <w:abstractNumId w:val="16"/>
   </w:num>
-  <w:num w:numId="13">
+  <w:num w:numId="13" w16cid:durableId="970131564">
     <w:abstractNumId w:val="39"/>
   </w:num>
-  <w:num w:numId="14">
+  <w:num w:numId="14" w16cid:durableId="74086552">
     <w:abstractNumId w:val="41"/>
   </w:num>
-  <w:num w:numId="15">
+  <w:num w:numId="15" w16cid:durableId="377710398">
     <w:abstractNumId w:val="37"/>
   </w:num>
-  <w:num w:numId="16">
+  <w:num w:numId="16" w16cid:durableId="1880507466">
     <w:abstractNumId w:val="40"/>
   </w:num>
-  <w:num w:numId="17">
+  <w:num w:numId="17" w16cid:durableId="1390761808">
     <w:abstractNumId w:val="47"/>
   </w:num>
-  <w:num w:numId="18">
+  <w:num w:numId="18" w16cid:durableId="666329964">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="19">
+  <w:num w:numId="19" w16cid:durableId="1605455431">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="20">
+  <w:num w:numId="20" w16cid:durableId="1912545741">
     <w:abstractNumId w:val="15"/>
   </w:num>
-  <w:num w:numId="21">
+  <w:num w:numId="21" w16cid:durableId="1618680103">
     <w:abstractNumId w:val="38"/>
   </w:num>
-  <w:num w:numId="22">
+  <w:num w:numId="22" w16cid:durableId="1263105835">
     <w:abstractNumId w:val="48"/>
   </w:num>
-  <w:num w:numId="23">
+  <w:num w:numId="23" w16cid:durableId="2113354725">
     <w:abstractNumId w:val="13"/>
   </w:num>
-  <w:num w:numId="24">
+  <w:num w:numId="24" w16cid:durableId="1072389595">
     <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="25">
+  <w:num w:numId="25" w16cid:durableId="158496966">
     <w:abstractNumId w:val="20"/>
   </w:num>
-  <w:num w:numId="26">
+  <w:num w:numId="26" w16cid:durableId="146285849">
     <w:abstractNumId w:val="23"/>
   </w:num>
-  <w:num w:numId="27">
+  <w:num w:numId="27" w16cid:durableId="1975326921">
     <w:abstractNumId w:val="28"/>
   </w:num>
-  <w:num w:numId="28">
+  <w:num w:numId="28" w16cid:durableId="175467381">
     <w:abstractNumId w:val="30"/>
   </w:num>
-  <w:num w:numId="29">
+  <w:num w:numId="29" w16cid:durableId="1321697040">
     <w:abstractNumId w:val="33"/>
   </w:num>
-  <w:num w:numId="30">
+  <w:num w:numId="30" w16cid:durableId="782118805">
     <w:abstractNumId w:val="19"/>
   </w:num>
-  <w:num w:numId="31">
+  <w:num w:numId="31" w16cid:durableId="1862552148">
     <w:abstractNumId w:val="35"/>
   </w:num>
-  <w:num w:numId="32">
+  <w:num w:numId="32" w16cid:durableId="1793598125">
     <w:abstractNumId w:val="44"/>
   </w:num>
-  <w:num w:numId="33">
+  <w:num w:numId="33" w16cid:durableId="1161389116">
     <w:abstractNumId w:val="46"/>
   </w:num>
-  <w:num w:numId="34">
+  <w:num w:numId="34" w16cid:durableId="1518158571">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="35">
+  <w:num w:numId="35" w16cid:durableId="1828862602">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="36">
+  <w:num w:numId="36" w16cid:durableId="1880506595">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="37">
+  <w:num w:numId="37" w16cid:durableId="295185211">
     <w:abstractNumId w:val="34"/>
   </w:num>
-  <w:num w:numId="38">
+  <w:num w:numId="38" w16cid:durableId="290746946">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="39">
+  <w:num w:numId="39" w16cid:durableId="2130973597">
     <w:abstractNumId w:val="18"/>
   </w:num>
-  <w:num w:numId="40">
+  <w:num w:numId="40" w16cid:durableId="894439104">
     <w:abstractNumId w:val="27"/>
   </w:num>
-  <w:num w:numId="41">
+  <w:num w:numId="41" w16cid:durableId="237716324">
     <w:abstractNumId w:val="26"/>
   </w:num>
-  <w:num w:numId="42">
+  <w:num w:numId="42" w16cid:durableId="1187987388">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="43">
+  <w:num w:numId="43" w16cid:durableId="1807353208">
     <w:abstractNumId w:val="14"/>
   </w:num>
-  <w:num w:numId="44">
+  <w:num w:numId="44" w16cid:durableId="1912344255">
     <w:abstractNumId w:val="31"/>
   </w:num>
-  <w:num w:numId="45">
+  <w:num w:numId="45" w16cid:durableId="1280456416">
     <w:abstractNumId w:val="22"/>
   </w:num>
-  <w:num w:numId="46">
+  <w:num w:numId="46" w16cid:durableId="1099760352">
     <w:abstractNumId w:val="17"/>
   </w:num>
-  <w:num w:numId="47">
+  <w:num w:numId="47" w16cid:durableId="1901206900">
     <w:abstractNumId w:val="42"/>
   </w:num>
-  <w:num w:numId="48">
+  <w:num w:numId="48" w16cid:durableId="1834099972">
     <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="49">
+  <w:num w:numId="49" w16cid:durableId="1265308852">
     <w:abstractNumId w:val="45"/>
   </w:num>
-  <w:num w:numId="50">
+  <w:num w:numId="50" w16cid:durableId="1876846823">
     <w:abstractNumId w:val="29"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
-  <w:zoom w:percent="60"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2051"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="007D0977"/>
     <w:rsid w:val="00001179"/>
     <w:rsid w:val="00004478"/>
     <w:rsid w:val="000146B3"/>
     <w:rsid w:val="00014852"/>
     <w:rsid w:val="00017EF9"/>
@@ -11064,50 +11154,51 @@
     <w:rsid w:val="002C5BB1"/>
     <w:rsid w:val="002C5E3F"/>
     <w:rsid w:val="002D2ACB"/>
     <w:rsid w:val="002D2BD0"/>
     <w:rsid w:val="002E1224"/>
     <w:rsid w:val="002E1479"/>
     <w:rsid w:val="002E4CF2"/>
     <w:rsid w:val="002E5B74"/>
     <w:rsid w:val="002F4A03"/>
     <w:rsid w:val="00303419"/>
     <w:rsid w:val="00306E6B"/>
     <w:rsid w:val="00311191"/>
     <w:rsid w:val="00316060"/>
     <w:rsid w:val="00317916"/>
     <w:rsid w:val="00317B32"/>
     <w:rsid w:val="003208D1"/>
     <w:rsid w:val="00321932"/>
     <w:rsid w:val="003227F5"/>
     <w:rsid w:val="00325F07"/>
     <w:rsid w:val="003265A4"/>
     <w:rsid w:val="00330151"/>
     <w:rsid w:val="003312BC"/>
     <w:rsid w:val="00331F09"/>
     <w:rsid w:val="00334B8F"/>
     <w:rsid w:val="003356B2"/>
+    <w:rsid w:val="00337948"/>
     <w:rsid w:val="003440CE"/>
     <w:rsid w:val="003468F0"/>
     <w:rsid w:val="00352B92"/>
     <w:rsid w:val="00353EB9"/>
     <w:rsid w:val="00354368"/>
     <w:rsid w:val="003608E1"/>
     <w:rsid w:val="003626FA"/>
     <w:rsid w:val="003637DF"/>
     <w:rsid w:val="00372421"/>
     <w:rsid w:val="00373FB2"/>
     <w:rsid w:val="003772A8"/>
     <w:rsid w:val="00382151"/>
     <w:rsid w:val="00382328"/>
     <w:rsid w:val="003835F7"/>
     <w:rsid w:val="00396E4C"/>
     <w:rsid w:val="003B6783"/>
     <w:rsid w:val="003C4FB0"/>
     <w:rsid w:val="003C5376"/>
     <w:rsid w:val="003C6281"/>
     <w:rsid w:val="003D0ED4"/>
     <w:rsid w:val="003D5A19"/>
     <w:rsid w:val="003D76D3"/>
     <w:rsid w:val="003E2278"/>
     <w:rsid w:val="003E7ADD"/>
     <w:rsid w:val="003E7E49"/>
@@ -11341,50 +11432,51 @@
     <w:rsid w:val="008E5058"/>
     <w:rsid w:val="008E65E9"/>
     <w:rsid w:val="008F2869"/>
     <w:rsid w:val="008F289F"/>
     <w:rsid w:val="009014C9"/>
     <w:rsid w:val="00903838"/>
     <w:rsid w:val="00904AB2"/>
     <w:rsid w:val="00904D6D"/>
     <w:rsid w:val="00920B67"/>
     <w:rsid w:val="0092274F"/>
     <w:rsid w:val="0092437A"/>
     <w:rsid w:val="00931015"/>
     <w:rsid w:val="009313D4"/>
     <w:rsid w:val="00932E7A"/>
     <w:rsid w:val="00937725"/>
     <w:rsid w:val="00940B6A"/>
     <w:rsid w:val="009412E3"/>
     <w:rsid w:val="00947945"/>
     <w:rsid w:val="0095213D"/>
     <w:rsid w:val="00953789"/>
     <w:rsid w:val="00957D05"/>
     <w:rsid w:val="0096375E"/>
     <w:rsid w:val="009672BE"/>
     <w:rsid w:val="00970DCC"/>
     <w:rsid w:val="009716D4"/>
+    <w:rsid w:val="00974253"/>
     <w:rsid w:val="00980877"/>
     <w:rsid w:val="00981034"/>
     <w:rsid w:val="00983C0F"/>
     <w:rsid w:val="00985042"/>
     <w:rsid w:val="00985E3E"/>
     <w:rsid w:val="00994CF8"/>
     <w:rsid w:val="009A277C"/>
     <w:rsid w:val="009A4036"/>
     <w:rsid w:val="009A7FE1"/>
     <w:rsid w:val="009B6083"/>
     <w:rsid w:val="009B64F4"/>
     <w:rsid w:val="009C0DEB"/>
     <w:rsid w:val="009C4702"/>
     <w:rsid w:val="009C6870"/>
     <w:rsid w:val="009D2FAB"/>
     <w:rsid w:val="009D3827"/>
     <w:rsid w:val="009D4FDD"/>
     <w:rsid w:val="009E0A6F"/>
     <w:rsid w:val="009E1209"/>
     <w:rsid w:val="009E38FA"/>
     <w:rsid w:val="009F1030"/>
     <w:rsid w:val="009F5D3D"/>
     <w:rsid w:val="009F61FB"/>
     <w:rsid w:val="009F642D"/>
     <w:rsid w:val="00A00086"/>
@@ -11517,79 +11609,81 @@
     <w:rsid w:val="00C960D7"/>
     <w:rsid w:val="00CA0E8B"/>
     <w:rsid w:val="00CA1B80"/>
     <w:rsid w:val="00CA4943"/>
     <w:rsid w:val="00CA6F9A"/>
     <w:rsid w:val="00CB6B8F"/>
     <w:rsid w:val="00CC09A7"/>
     <w:rsid w:val="00CC18D0"/>
     <w:rsid w:val="00CC1B4F"/>
     <w:rsid w:val="00CC210C"/>
     <w:rsid w:val="00CC286B"/>
     <w:rsid w:val="00CC4A8D"/>
     <w:rsid w:val="00CE09A6"/>
     <w:rsid w:val="00CE2F87"/>
     <w:rsid w:val="00CE42D7"/>
     <w:rsid w:val="00CF3A52"/>
     <w:rsid w:val="00CF7252"/>
     <w:rsid w:val="00CF7DAA"/>
     <w:rsid w:val="00D033B9"/>
     <w:rsid w:val="00D04ABC"/>
     <w:rsid w:val="00D04DF8"/>
     <w:rsid w:val="00D05398"/>
     <w:rsid w:val="00D060D6"/>
     <w:rsid w:val="00D10540"/>
     <w:rsid w:val="00D30B39"/>
+    <w:rsid w:val="00D3520E"/>
     <w:rsid w:val="00D354E0"/>
     <w:rsid w:val="00D36CEE"/>
     <w:rsid w:val="00D36FA9"/>
     <w:rsid w:val="00D3758A"/>
     <w:rsid w:val="00D4068E"/>
     <w:rsid w:val="00D42520"/>
     <w:rsid w:val="00D4380B"/>
     <w:rsid w:val="00D43824"/>
     <w:rsid w:val="00D453DA"/>
     <w:rsid w:val="00D662DE"/>
     <w:rsid w:val="00D70B98"/>
     <w:rsid w:val="00D74E4E"/>
     <w:rsid w:val="00D77B7A"/>
     <w:rsid w:val="00D80C31"/>
     <w:rsid w:val="00D80D4A"/>
     <w:rsid w:val="00D93B3D"/>
     <w:rsid w:val="00D953D7"/>
     <w:rsid w:val="00D97D14"/>
     <w:rsid w:val="00DA01CE"/>
     <w:rsid w:val="00DA27D7"/>
     <w:rsid w:val="00DA2C0A"/>
     <w:rsid w:val="00DA2CF9"/>
     <w:rsid w:val="00DA74C4"/>
     <w:rsid w:val="00DB084E"/>
     <w:rsid w:val="00DB4929"/>
     <w:rsid w:val="00DB5D84"/>
     <w:rsid w:val="00DB5FE5"/>
     <w:rsid w:val="00DC1B9B"/>
     <w:rsid w:val="00DC4C55"/>
+    <w:rsid w:val="00DD5B12"/>
     <w:rsid w:val="00DF1685"/>
     <w:rsid w:val="00DF3BC6"/>
     <w:rsid w:val="00DF64F0"/>
     <w:rsid w:val="00DF7FC1"/>
     <w:rsid w:val="00E00405"/>
     <w:rsid w:val="00E00910"/>
     <w:rsid w:val="00E111A0"/>
     <w:rsid w:val="00E1127E"/>
     <w:rsid w:val="00E1608E"/>
     <w:rsid w:val="00E16917"/>
     <w:rsid w:val="00E16D6C"/>
     <w:rsid w:val="00E17676"/>
     <w:rsid w:val="00E17DA0"/>
     <w:rsid w:val="00E23438"/>
     <w:rsid w:val="00E25CF6"/>
     <w:rsid w:val="00E32A8B"/>
     <w:rsid w:val="00E35044"/>
     <w:rsid w:val="00E41D82"/>
     <w:rsid w:val="00E45048"/>
     <w:rsid w:val="00E464C9"/>
     <w:rsid w:val="00E50F7D"/>
     <w:rsid w:val="00E542E4"/>
     <w:rsid w:val="00E56AD9"/>
     <w:rsid w:val="00E632B5"/>
     <w:rsid w:val="00E71F6C"/>
@@ -11658,80 +11752,80 @@
     <w:rsid w:val="00FD02A7"/>
     <w:rsid w:val="00FD63E6"/>
     <w:rsid w:val="00FE57FA"/>
     <w:rsid w:val="00FF15E3"/>
     <w:rsid w:val="00FF2DB4"/>
     <w:rsid w:val="00FF41C8"/>
     <w:rsid w:val="00FF6D9C"/>
     <w:rsid w:val="00FF7996"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="es-HN"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2051"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val="."/>
+  <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="31F908B3"/>
   <w15:docId w15:val="{DB799133-D13C-4F0C-92E3-75EBF7C2E7F3}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="es-HN" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -12063,50 +12157,51 @@
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00EB00B0"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
       <w:lang w:eastAsia="es-HN"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Fuentedeprrafopredeter">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Tablanormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
@@ -12402,51 +12497,51 @@
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Refdenotaalfinal">
     <w:name w:val="endnote reference"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="008D576A"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Nmerodepgina">
     <w:name w:val="page number"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="000C4EF0"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="73405611">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
         <w:div w:id="639069773">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
@@ -13392,67 +13487,67 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{992CA76B-889B-4675-B8B6-2C033450AF0F}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>321</Words>
-  <Characters>1769</Characters>
+  <Words>329</Words>
+  <Characters>1813</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>14</Lines>
+  <Lines>15</Lines>
   <Paragraphs>4</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2086</CharactersWithSpaces>
+  <CharactersWithSpaces>2138</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:creator>T S E</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>