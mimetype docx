--- v0 (2026-06-03)
+++ v1 (2026-09-13)
@@ -2715,51 +2715,51 @@
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="855" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="48A9E718" w14:textId="1F126D45" w:rsidR="00FA533A" w:rsidRPr="00733B07" w:rsidRDefault="00FA533A" w:rsidP="00FA533A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="754C8FA7" w14:textId="26DC9D00" w:rsidR="002B4DE3" w:rsidRPr="005F060B" w:rsidRDefault="002B4DE3" w:rsidP="002B4DE3">
+    <w:p w14:paraId="27C9099A" w14:textId="4CC63F5B" w:rsidR="0018614A" w:rsidRDefault="002B4DE3" w:rsidP="0018614A">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="240"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="002060"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005F060B">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="002060"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -2826,1405 +2826,1935 @@
           <w:b/>
           <w:bCs/>
           <w:color w:val="002060"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">FERIA DE </w:t>
       </w:r>
       <w:r w:rsidR="005F060B" w:rsidRPr="005F060B">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="002060"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>EMPRENDIMIENTO</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5837" w:type="pct"/>
         <w:tblInd w:w="-856" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="A6A6A6"/>
-[...4 lines deleted...]
-          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="A6A6A6"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="709"/>
-[...5 lines deleted...]
-        <w:gridCol w:w="2218"/>
+        <w:gridCol w:w="452"/>
+        <w:gridCol w:w="1436"/>
+        <w:gridCol w:w="716"/>
+        <w:gridCol w:w="1358"/>
+        <w:gridCol w:w="1450"/>
+        <w:gridCol w:w="1085"/>
+        <w:gridCol w:w="74"/>
+        <w:gridCol w:w="1624"/>
+        <w:gridCol w:w="1504"/>
+        <w:gridCol w:w="1216"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00D1714D" w:rsidRPr="00733B07" w14:paraId="0B5CC5EC" w14:textId="77777777" w:rsidTr="00091197">
+      <w:tr w:rsidR="0018614A" w:rsidRPr="00033884" w14:paraId="419279FB" w14:textId="77777777" w:rsidTr="0018614A">
+        <w:trPr>
+          <w:trHeight w:val="189"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="865" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge w:val="restart"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="002060"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="05E5008C" w14:textId="77777777" w:rsidR="0018614A" w:rsidRPr="00033884" w:rsidRDefault="0018614A" w:rsidP="0018614A">
+            <w:pPr>
+              <w:pStyle w:val="Prrafodelista"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="49"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00033884">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+              <w:t>Coordinador</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00033884">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+              <w:t>/a del Proyecto:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2111" w:type="pct"/>
+            <w:gridSpan w:val="4"/>
+          </w:tcPr>
+          <w:p w14:paraId="3D52B095" w14:textId="77777777" w:rsidR="0018614A" w:rsidRPr="00033884" w:rsidRDefault="0018614A" w:rsidP="00812B55">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rStyle w:val="Referenciaintensa"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i w:val="0"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00033884">
+              <w:rPr>
+                <w:rStyle w:val="Referenciaintensa"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nombre Completo: </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="284D2709" w14:textId="77777777" w:rsidR="0018614A" w:rsidRPr="00033884" w:rsidRDefault="0018614A" w:rsidP="00812B55">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rStyle w:val="Referenciaintensa"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="32DF551E" w14:textId="77777777" w:rsidR="0018614A" w:rsidRPr="00033884" w:rsidRDefault="0018614A" w:rsidP="00812B55">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rStyle w:val="Referenciaintensa"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2024" w:type="pct"/>
+            <w:gridSpan w:val="4"/>
+          </w:tcPr>
+          <w:p w14:paraId="3CD1395D" w14:textId="77777777" w:rsidR="0018614A" w:rsidRPr="00033884" w:rsidRDefault="0018614A" w:rsidP="00812B55">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rStyle w:val="Referenciaintensa"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00033884">
+              <w:rPr>
+                <w:rStyle w:val="Referenciaintensa"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+              <w:t>No. de empleado/a:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0018614A" w:rsidRPr="00033884" w14:paraId="141CDC4C" w14:textId="77777777" w:rsidTr="0018614A">
+        <w:trPr>
+          <w:trHeight w:val="221"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="865" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge/>
+            <w:shd w:val="clear" w:color="auto" w:fill="002060"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2B5E59D1" w14:textId="77777777" w:rsidR="0018614A" w:rsidRPr="00033884" w:rsidRDefault="0018614A" w:rsidP="00812B55">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2111" w:type="pct"/>
+            <w:gridSpan w:val="4"/>
+          </w:tcPr>
+          <w:p w14:paraId="5DA87347" w14:textId="77777777" w:rsidR="0018614A" w:rsidRPr="00033884" w:rsidRDefault="0018614A" w:rsidP="00812B55">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rStyle w:val="Referenciaintensa"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i w:val="0"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00033884">
+              <w:rPr>
+                <w:rStyle w:val="Referenciaintensa"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+              <w:t>Correo electrónico:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="225B4828" w14:textId="77777777" w:rsidR="0018614A" w:rsidRPr="00033884" w:rsidRDefault="0018614A" w:rsidP="00812B55">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rStyle w:val="Referenciaintensa"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="22EBE672" w14:textId="77777777" w:rsidR="0018614A" w:rsidRPr="00033884" w:rsidRDefault="0018614A" w:rsidP="00812B55">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rStyle w:val="Referenciaintensa"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2024" w:type="pct"/>
+            <w:gridSpan w:val="4"/>
+          </w:tcPr>
+          <w:p w14:paraId="4EF47AEE" w14:textId="77777777" w:rsidR="0018614A" w:rsidRPr="00033884" w:rsidRDefault="0018614A" w:rsidP="00812B55">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rStyle w:val="Referenciaintensa"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00033884">
+              <w:rPr>
+                <w:rStyle w:val="Referenciaintensa"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+              <w:t>Celular:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0018614A" w:rsidRPr="00033884" w14:paraId="393F921F" w14:textId="77777777" w:rsidTr="0018614A">
+        <w:trPr>
+          <w:trHeight w:val="239"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="865" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge/>
+            <w:shd w:val="clear" w:color="auto" w:fill="002060"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="323C0F4D" w14:textId="77777777" w:rsidR="0018614A" w:rsidRPr="00033884" w:rsidRDefault="0018614A" w:rsidP="00812B55">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2111" w:type="pct"/>
+            <w:gridSpan w:val="4"/>
+          </w:tcPr>
+          <w:p w14:paraId="4523BF95" w14:textId="77777777" w:rsidR="0018614A" w:rsidRPr="00033884" w:rsidRDefault="0018614A" w:rsidP="00812B55">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rStyle w:val="Referenciaintensa"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i w:val="0"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00033884">
+              <w:rPr>
+                <w:rStyle w:val="Referenciaintensa"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+              <w:t>Categoría:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0779A354" w14:textId="77777777" w:rsidR="0018614A" w:rsidRPr="00033884" w:rsidRDefault="0018614A" w:rsidP="00812B55">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rStyle w:val="Referenciaintensa"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i w:val="0"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="607B8C14" w14:textId="77777777" w:rsidR="0018614A" w:rsidRPr="00033884" w:rsidRDefault="0018614A" w:rsidP="00812B55">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rStyle w:val="Referenciaintensa"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2024" w:type="pct"/>
+            <w:gridSpan w:val="4"/>
+          </w:tcPr>
+          <w:p w14:paraId="7EB9CECD" w14:textId="77777777" w:rsidR="0018614A" w:rsidRPr="00033884" w:rsidRDefault="0018614A" w:rsidP="00812B55">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rStyle w:val="Referenciaintensa"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i w:val="0"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00033884">
+              <w:rPr>
+                <w:rStyle w:val="Referenciaintensa"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+              <w:t>Departamento al que pertenece:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0018614A" w:rsidRPr="00033884" w14:paraId="59CE328C" w14:textId="77777777" w:rsidTr="0018614A">
+        <w:trPr>
+          <w:trHeight w:val="70"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5000" w:type="pct"/>
+            <w:gridSpan w:val="10"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="002060"/>
+          </w:tcPr>
+          <w:p w14:paraId="56D58EA5" w14:textId="77777777" w:rsidR="0018614A" w:rsidRPr="00033884" w:rsidRDefault="0018614A" w:rsidP="0018614A">
+            <w:pPr>
+              <w:pStyle w:val="Prrafodelista"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="49"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rStyle w:val="Referenciaintensa"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="auto"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00033884">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Integrantes del equipo docente permanente tiempo completo </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00033884">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+              <w:t>(Agregar más líneas de ser necesario)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0018614A" w:rsidRPr="00033884" w14:paraId="7DA3EEF4" w14:textId="77777777" w:rsidTr="0018614A">
+        <w:trPr>
+          <w:trHeight w:val="51"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="207" w:type="pct"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="002060"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="56760032" w14:textId="77777777" w:rsidR="0018614A" w:rsidRPr="00033884" w:rsidRDefault="0018614A" w:rsidP="00812B55">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rStyle w:val="Referenciaintensa"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i w:val="0"/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00033884">
+              <w:rPr>
+                <w:rStyle w:val="Referenciaintensa"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>N°</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="986" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="002060"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="07F2681E" w14:textId="77777777" w:rsidR="0018614A" w:rsidRPr="00033884" w:rsidRDefault="0018614A" w:rsidP="00812B55">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rStyle w:val="Referenciaintensa"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i w:val="0"/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00033884">
+              <w:rPr>
+                <w:rStyle w:val="Referenciaintensa"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+              <w:t>Nombre Completo</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="622" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="002060"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7990F43A" w14:textId="77777777" w:rsidR="0018614A" w:rsidRPr="00033884" w:rsidRDefault="0018614A" w:rsidP="00812B55">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rStyle w:val="Referenciaintensa"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i w:val="0"/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00033884">
+              <w:rPr>
+                <w:rStyle w:val="Referenciaintensa"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+              <w:t>No. de empleado/a</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="664" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="002060"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="48F65127" w14:textId="77777777" w:rsidR="0018614A" w:rsidRPr="00033884" w:rsidRDefault="0018614A" w:rsidP="00812B55">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rStyle w:val="Referenciaintensa"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i w:val="0"/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00033884">
+              <w:rPr>
+                <w:rStyle w:val="Referenciaintensa"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+              <w:t>Correo electrónico</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="531" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="002060"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2C941737" w14:textId="77777777" w:rsidR="0018614A" w:rsidRPr="00033884" w:rsidRDefault="0018614A" w:rsidP="00812B55">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rStyle w:val="Referenciaintensa"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i w:val="0"/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00033884">
+              <w:rPr>
+                <w:rStyle w:val="Referenciaintensa"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+              <w:t>Categoría</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="744" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="002060"/>
+          </w:tcPr>
+          <w:p w14:paraId="484B6ED9" w14:textId="77777777" w:rsidR="0018614A" w:rsidRPr="00033884" w:rsidRDefault="0018614A" w:rsidP="00812B55">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rStyle w:val="Referenciaintensa"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00033884">
+              <w:rPr>
+                <w:rStyle w:val="Referenciaintensa"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+              <w:t>Departamento al que pertenece</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="689" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="002060"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="10E85AD2" w14:textId="77777777" w:rsidR="0018614A" w:rsidRPr="00033884" w:rsidRDefault="0018614A" w:rsidP="00812B55">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rStyle w:val="Referenciaintensa"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00033884">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Tiempo de participación en el proyecto (estimado en horas)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="557" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="002060"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3CF0D18D" w14:textId="77777777" w:rsidR="0018614A" w:rsidRPr="00033884" w:rsidRDefault="0018614A" w:rsidP="00812B55">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rStyle w:val="Referenciaintensa"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i w:val="0"/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00033884">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Productos que tendrá a su cargo</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0018614A" w:rsidRPr="00033884" w14:paraId="66BCFA12" w14:textId="77777777" w:rsidTr="0018614A">
+        <w:trPr>
+          <w:trHeight w:val="384"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="207" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="002060"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1512F397" w14:textId="77777777" w:rsidR="0018614A" w:rsidRPr="00033884" w:rsidRDefault="0018614A" w:rsidP="00812B55">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00033884">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="986" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="13179F88" w14:textId="77777777" w:rsidR="0018614A" w:rsidRPr="00DF3BC6" w:rsidRDefault="0018614A" w:rsidP="00812B55">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rStyle w:val="Referenciaintensa"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="622" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0C4FD650" w14:textId="77777777" w:rsidR="0018614A" w:rsidRPr="00DF3BC6" w:rsidRDefault="0018614A" w:rsidP="00812B55">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rStyle w:val="Referenciaintensa"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="664" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6DDD6D7D" w14:textId="77777777" w:rsidR="0018614A" w:rsidRPr="00DF3BC6" w:rsidRDefault="0018614A" w:rsidP="00812B55">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rStyle w:val="Referenciaintensa"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="531" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="62BE379D" w14:textId="77777777" w:rsidR="0018614A" w:rsidRPr="00DF3BC6" w:rsidRDefault="0018614A" w:rsidP="00812B55">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rStyle w:val="Referenciaintensa"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="744" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="36686EC2" w14:textId="77777777" w:rsidR="0018614A" w:rsidRPr="00DF3BC6" w:rsidRDefault="0018614A" w:rsidP="00812B55">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rStyle w:val="Referenciaintensa"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="689" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5F6DD175" w14:textId="77777777" w:rsidR="0018614A" w:rsidRPr="00DF3BC6" w:rsidRDefault="0018614A" w:rsidP="00812B55">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rStyle w:val="Referenciaintensa"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="557" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="13094C33" w14:textId="77777777" w:rsidR="0018614A" w:rsidRPr="00DF3BC6" w:rsidRDefault="0018614A" w:rsidP="00812B55">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rStyle w:val="Referenciaintensa"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0018614A" w:rsidRPr="00033884" w14:paraId="562886E3" w14:textId="77777777" w:rsidTr="0018614A">
         <w:trPr>
           <w:trHeight w:val="419"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5000" w:type="pct"/>
-            <w:gridSpan w:val="7"/>
+            <w:tcW w:w="207" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="002060"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5E44AAE4" w14:textId="44D37625" w:rsidR="00D1714D" w:rsidRPr="00733B07" w:rsidRDefault="00D1714D" w:rsidP="00D1714D">
-[...19 lines deleted...]
-                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:p w14:paraId="7AD2718E" w14:textId="77777777" w:rsidR="0018614A" w:rsidRPr="00033884" w:rsidRDefault="0018614A" w:rsidP="00812B55">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
-                <w:lang w:val="es-ES_tradnl"/>
-[...45 lines deleted...]
-                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00033884">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="986" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="765B5FCD" w14:textId="77777777" w:rsidR="0018614A" w:rsidRPr="00DF3BC6" w:rsidRDefault="0018614A" w:rsidP="00812B55">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rStyle w:val="Referenciaintensa"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
-                <w:lang w:val="es-ES"/>
-[...38 lines deleted...]
-                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="622" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2A772832" w14:textId="77777777" w:rsidR="0018614A" w:rsidRPr="00DF3BC6" w:rsidRDefault="0018614A" w:rsidP="00812B55">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rStyle w:val="Referenciaintensa"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
-                <w:lang w:val="es-ES"/>
-[...44 lines deleted...]
-                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="664" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="384DCF38" w14:textId="77777777" w:rsidR="0018614A" w:rsidRPr="00DF3BC6" w:rsidRDefault="0018614A" w:rsidP="00812B55">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rStyle w:val="Referenciaintensa"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
-                <w:lang w:val="es-ES"/>
-[...38 lines deleted...]
-                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="531" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1C137502" w14:textId="77777777" w:rsidR="0018614A" w:rsidRPr="00DF3BC6" w:rsidRDefault="0018614A" w:rsidP="00812B55">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rStyle w:val="Referenciaintensa"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
-                <w:lang w:val="es-ES"/>
-[...44 lines deleted...]
-                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="744" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="317C8327" w14:textId="77777777" w:rsidR="0018614A" w:rsidRPr="00DF3BC6" w:rsidRDefault="0018614A" w:rsidP="00812B55">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rStyle w:val="Referenciaintensa"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
-                <w:lang w:val="es-ES"/>
-[...38 lines deleted...]
-                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="689" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="10C03634" w14:textId="77777777" w:rsidR="0018614A" w:rsidRPr="00DF3BC6" w:rsidRDefault="0018614A" w:rsidP="00812B55">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rStyle w:val="Referenciaintensa"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
-                <w:lang w:val="es-ES"/>
-[...318 lines deleted...]
-                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="557" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="38EC23DC" w14:textId="77777777" w:rsidR="0018614A" w:rsidRPr="00DF3BC6" w:rsidRDefault="0018614A" w:rsidP="00812B55">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rStyle w:val="Referenciaintensa"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
-                <w:lang w:val="es-ES"/>
-[...87 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000E1A6C" w:rsidRPr="00733B07" w14:paraId="45C26918" w14:textId="77777777" w:rsidTr="006F5262">
-[...141 lines deleted...]
-      <w:tr w:rsidR="000E1A6C" w:rsidRPr="00733B07" w14:paraId="542CA5A6" w14:textId="77777777" w:rsidTr="006F5262">
+      <w:tr w:rsidR="0018614A" w:rsidRPr="00033884" w14:paraId="76AD2EE9" w14:textId="77777777" w:rsidTr="0018614A">
         <w:trPr>
           <w:trHeight w:val="411"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="325" w:type="pct"/>
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+            <w:tcW w:w="207" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="002060"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6BCB95BE" w14:textId="77777777" w:rsidR="0018614A" w:rsidRPr="00033884" w:rsidRDefault="0018614A" w:rsidP="00812B55">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
-                <w:lang w:val="es-ES_tradnl"/>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00033884">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1586" w:type="pct"/>
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+            <w:tcW w:w="986" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7C3C8DB6" w14:textId="77777777" w:rsidR="0018614A" w:rsidRPr="00DF3BC6" w:rsidRDefault="0018614A" w:rsidP="00812B55">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rStyle w:val="Referenciaintensa"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
-                <w:lang w:val="es-ES"/>
-[...15 lines deleted...]
-                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="622" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3A156A57" w14:textId="77777777" w:rsidR="0018614A" w:rsidRPr="00DF3BC6" w:rsidRDefault="0018614A" w:rsidP="00812B55">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rStyle w:val="Referenciaintensa"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
-                <w:lang w:val="es-ES"/>
-[...16 lines deleted...]
-                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="664" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="629D62BF" w14:textId="77777777" w:rsidR="0018614A" w:rsidRPr="00DF3BC6" w:rsidRDefault="0018614A" w:rsidP="00812B55">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rStyle w:val="Referenciaintensa"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
-                <w:lang w:val="es-ES"/>
-[...15 lines deleted...]
-                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="531" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4AE21CBE" w14:textId="77777777" w:rsidR="0018614A" w:rsidRPr="00DF3BC6" w:rsidRDefault="0018614A" w:rsidP="00812B55">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rStyle w:val="Referenciaintensa"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
-                <w:lang w:val="es-ES"/>
-[...15 lines deleted...]
-                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="744" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5F757951" w14:textId="77777777" w:rsidR="0018614A" w:rsidRPr="00DF3BC6" w:rsidRDefault="0018614A" w:rsidP="00812B55">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rStyle w:val="Referenciaintensa"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="689" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="38BBFF87" w14:textId="77777777" w:rsidR="0018614A" w:rsidRPr="00DF3BC6" w:rsidRDefault="0018614A" w:rsidP="00812B55">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rStyle w:val="Referenciaintensa"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="557" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1F46B57D" w14:textId="77777777" w:rsidR="0018614A" w:rsidRPr="00DF3BC6" w:rsidRDefault="0018614A" w:rsidP="00812B55">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rStyle w:val="Referenciaintensa"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000E1A6C" w:rsidRPr="00733B07" w14:paraId="42966CDB" w14:textId="77777777" w:rsidTr="006F5262">
+      <w:tr w:rsidR="0018614A" w:rsidRPr="00033884" w14:paraId="35858C10" w14:textId="77777777" w:rsidTr="0018614A">
         <w:trPr>
           <w:trHeight w:val="430"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="325" w:type="pct"/>
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+            <w:tcW w:w="207" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="002060"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6CED8AD1" w14:textId="77777777" w:rsidR="0018614A" w:rsidRPr="00033884" w:rsidRDefault="0018614A" w:rsidP="00812B55">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
-                <w:lang w:val="es-ES_tradnl"/>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00033884">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1586" w:type="pct"/>
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+            <w:tcW w:w="986" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6FF35C99" w14:textId="77777777" w:rsidR="0018614A" w:rsidRPr="00DF3BC6" w:rsidRDefault="0018614A" w:rsidP="00812B55">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rStyle w:val="Referenciaintensa"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
-                <w:lang w:val="es-ES"/>
-[...15 lines deleted...]
-                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="622" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="66345057" w14:textId="77777777" w:rsidR="0018614A" w:rsidRPr="00DF3BC6" w:rsidRDefault="0018614A" w:rsidP="00812B55">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rStyle w:val="Referenciaintensa"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
-                <w:lang w:val="es-ES"/>
-[...16 lines deleted...]
-                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="664" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7FFB160F" w14:textId="77777777" w:rsidR="0018614A" w:rsidRPr="00DF3BC6" w:rsidRDefault="0018614A" w:rsidP="00812B55">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rStyle w:val="Referenciaintensa"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
-                <w:lang w:val="es-ES"/>
-[...15 lines deleted...]
-                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="531" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5E8A3256" w14:textId="77777777" w:rsidR="0018614A" w:rsidRPr="00DF3BC6" w:rsidRDefault="0018614A" w:rsidP="00812B55">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rStyle w:val="Referenciaintensa"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
-                <w:lang w:val="es-ES"/>
-[...15 lines deleted...]
-                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="744" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="76B9F4DD" w14:textId="77777777" w:rsidR="0018614A" w:rsidRPr="00DF3BC6" w:rsidRDefault="0018614A" w:rsidP="00812B55">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rStyle w:val="Referenciaintensa"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
-                <w:lang w:val="es-ES"/>
-[...46 lines deleted...]
-                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="689" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="56F3CA81" w14:textId="77777777" w:rsidR="0018614A" w:rsidRPr="00DF3BC6" w:rsidRDefault="0018614A" w:rsidP="00812B55">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rStyle w:val="Referenciaintensa"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
-                <w:lang w:val="es-ES"/>
-[...15 lines deleted...]
-                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="557" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="61AC9964" w14:textId="77777777" w:rsidR="0018614A" w:rsidRPr="00DF3BC6" w:rsidRDefault="0018614A" w:rsidP="00812B55">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rStyle w:val="Referenciaintensa"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
-                <w:lang w:val="es-ES"/>
-[...6 lines deleted...]
-            <w:tcW w:w="1097" w:type="pct"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0018614A" w:rsidRPr="00033884" w14:paraId="13E9D561" w14:textId="77777777" w:rsidTr="0018614A">
+        <w:trPr>
+          <w:trHeight w:val="408"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="207" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="002060"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5F5B0984" w14:textId="77777777" w:rsidR="0018614A" w:rsidRPr="00033884" w:rsidRDefault="0018614A" w:rsidP="00812B55">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00033884">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="986" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2F21BA49" w14:textId="77777777" w:rsidR="006F5262" w:rsidRPr="00733B07" w:rsidRDefault="006F5262" w:rsidP="002B4DE3">
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:p w14:paraId="428906A3" w14:textId="77777777" w:rsidR="0018614A" w:rsidRPr="00DF3BC6" w:rsidRDefault="0018614A" w:rsidP="00812B55">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rStyle w:val="Referenciaintensa"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
-                <w:lang w:val="es-ES"/>
-[...15 lines deleted...]
-                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="622" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1DD07475" w14:textId="77777777" w:rsidR="0018614A" w:rsidRPr="00DF3BC6" w:rsidRDefault="0018614A" w:rsidP="00812B55">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rStyle w:val="Referenciaintensa"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
-                <w:lang w:val="es-ES"/>
-[...15 lines deleted...]
-                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="664" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="61106CCA" w14:textId="77777777" w:rsidR="0018614A" w:rsidRPr="00DF3BC6" w:rsidRDefault="0018614A" w:rsidP="00812B55">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rStyle w:val="Referenciaintensa"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="531" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4E2A7BBD" w14:textId="77777777" w:rsidR="0018614A" w:rsidRPr="00DF3BC6" w:rsidRDefault="0018614A" w:rsidP="00812B55">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rStyle w:val="Referenciaintensa"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="744" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4ED9F340" w14:textId="77777777" w:rsidR="0018614A" w:rsidRPr="00DF3BC6" w:rsidRDefault="0018614A" w:rsidP="00812B55">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rStyle w:val="Referenciaintensa"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="689" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1A55C62E" w14:textId="77777777" w:rsidR="0018614A" w:rsidRPr="00DF3BC6" w:rsidRDefault="0018614A" w:rsidP="00812B55">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rStyle w:val="Referenciaintensa"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="557" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="67A083B6" w14:textId="77777777" w:rsidR="0018614A" w:rsidRPr="00DF3BC6" w:rsidRDefault="0018614A" w:rsidP="00812B55">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rStyle w:val="Referenciaintensa"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0018614A" w:rsidRPr="00033884" w14:paraId="2BC12B10" w14:textId="77777777" w:rsidTr="0018614A">
+        <w:trPr>
+          <w:trHeight w:val="415"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="207" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="002060"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0CABB22C" w14:textId="77777777" w:rsidR="0018614A" w:rsidRPr="00033884" w:rsidRDefault="0018614A" w:rsidP="00812B55">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00033884">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="986" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="31DF03D9" w14:textId="77777777" w:rsidR="0018614A" w:rsidRPr="00DF3BC6" w:rsidRDefault="0018614A" w:rsidP="00812B55">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rStyle w:val="Referenciaintensa"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="622" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="53A368B5" w14:textId="77777777" w:rsidR="0018614A" w:rsidRPr="00DF3BC6" w:rsidRDefault="0018614A" w:rsidP="00812B55">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rStyle w:val="Referenciaintensa"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="664" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3EF4CF88" w14:textId="77777777" w:rsidR="0018614A" w:rsidRPr="00DF3BC6" w:rsidRDefault="0018614A" w:rsidP="00812B55">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rStyle w:val="Referenciaintensa"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="531" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="50CA5DD6" w14:textId="77777777" w:rsidR="0018614A" w:rsidRPr="00DF3BC6" w:rsidRDefault="0018614A" w:rsidP="00812B55">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rStyle w:val="Referenciaintensa"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="744" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7E7EB4E1" w14:textId="77777777" w:rsidR="0018614A" w:rsidRPr="00DF3BC6" w:rsidRDefault="0018614A" w:rsidP="00812B55">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rStyle w:val="Referenciaintensa"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="689" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5DEE0948" w14:textId="77777777" w:rsidR="0018614A" w:rsidRPr="00DF3BC6" w:rsidRDefault="0018614A" w:rsidP="00812B55">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rStyle w:val="Referenciaintensa"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="557" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0FE6FE94" w14:textId="77777777" w:rsidR="0018614A" w:rsidRPr="00DF3BC6" w:rsidRDefault="0018614A" w:rsidP="00812B55">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rStyle w:val="Referenciaintensa"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="5175BF5A" w14:textId="55747AAC" w:rsidR="001348C0" w:rsidRPr="001348C0" w:rsidRDefault="001348C0" w:rsidP="001348C0">
+    <w:p w14:paraId="5175BF5A" w14:textId="55747AAC" w:rsidR="001348C0" w:rsidRPr="0018614A" w:rsidRDefault="001348C0" w:rsidP="0018614A">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="240"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:b/>
           <w:iCs/>
           <w:noProof/>
           <w:color w:val="002060"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001348C0">
+      <w:r w:rsidRPr="0018614A">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:b/>
           <w:iCs/>
           <w:noProof/>
           <w:color w:val="002060"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>PARTICIPACIÓN DE ESTUDIANTES Y VOLUNTARIOS</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5913" w:type="pct"/>
         <w:tblInd w:w="-856" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
@@ -4246,101 +4776,90 @@
         <w:gridCol w:w="365"/>
         <w:gridCol w:w="239"/>
         <w:gridCol w:w="502"/>
         <w:gridCol w:w="730"/>
         <w:gridCol w:w="46"/>
         <w:gridCol w:w="329"/>
         <w:gridCol w:w="920"/>
       </w:tblGrid>
       <w:tr w:rsidR="001348C0" w:rsidRPr="00033884" w14:paraId="657083A2" w14:textId="77777777" w:rsidTr="006F5262">
         <w:trPr>
           <w:trHeight w:val="374"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1084" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="002060"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2D3AC66C" w14:textId="77777777" w:rsidR="001348C0" w:rsidRPr="00033884" w:rsidRDefault="001348C0" w:rsidP="001348C0">
+          <w:p w14:paraId="2D3AC66C" w14:textId="7F1CF61A" w:rsidR="001348C0" w:rsidRPr="00435665" w:rsidRDefault="001348C0" w:rsidP="00435665">
             <w:pPr>
               <w:pStyle w:val="Prrafodelista"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="49"/>
+                <w:numId w:val="47"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rStyle w:val="Referenciaintensa"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i w:val="0"/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00033884">
+            <w:r w:rsidRPr="00435665">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
               <w:t>Participación</w:t>
             </w:r>
-            <w:r w:rsidRPr="00033884">
+            <w:r w:rsidRPr="00435665">
               <w:rPr>
                 <w:rStyle w:val="Referenciaintensa"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
-              <w:t xml:space="preserve"> de estudiantes</w:t>
-[...12 lines deleted...]
-            <w:r>
+              <w:t xml:space="preserve"> de estudiantes </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00435665">
               <w:rPr>
                 <w:rStyle w:val="Referenciaintensa"/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t>UNAH</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3916" w:type="pct"/>
             <w:gridSpan w:val="16"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="002060"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="42DAF833" w14:textId="77777777" w:rsidR="001348C0" w:rsidRPr="00033884" w:rsidRDefault="001348C0" w:rsidP="00D32FD0">
@@ -4559,65 +5078,63 @@
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="530ADB6B" w14:textId="77777777" w:rsidR="001348C0" w:rsidRPr="004930D0" w:rsidRDefault="001348C0" w:rsidP="00D32FD0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rStyle w:val="Referenciaintensa"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="004930D0">
               <w:rPr>
                 <w:rStyle w:val="Referenciaintensa"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t>Total</w:t>
             </w:r>
-            <w:proofErr w:type="gramEnd"/>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Referenciaintensa"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t xml:space="preserve"> estudiantes</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001348C0" w:rsidRPr="00033884" w14:paraId="2D7C6449" w14:textId="77777777" w:rsidTr="006F5262">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1084" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
@@ -5256,56 +5773,56 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001348C0" w:rsidRPr="00033884" w14:paraId="49ED4DB9" w14:textId="77777777" w:rsidTr="006F5262">
         <w:trPr>
           <w:trHeight w:val="374"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1084" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="002060"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6DE8AA2E" w14:textId="77777777" w:rsidR="001348C0" w:rsidRPr="00033884" w:rsidRDefault="001348C0" w:rsidP="001348C0">
+          <w:p w14:paraId="6DE8AA2E" w14:textId="77777777" w:rsidR="001348C0" w:rsidRPr="00033884" w:rsidRDefault="001348C0" w:rsidP="00435665">
             <w:pPr>
               <w:pStyle w:val="Prrafodelista"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="49"/>
+                <w:numId w:val="47"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rStyle w:val="Referenciaintensa"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i w:val="0"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00033884">
               <w:rPr>
                 <w:rStyle w:val="Referenciaintensa"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t xml:space="preserve">Voluntariado </w:t>
             </w:r>
             <w:r>
               <w:rPr>
@@ -6219,56 +6736,56 @@
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001348C0" w:rsidRPr="00033884" w14:paraId="6D086149" w14:textId="77777777" w:rsidTr="006F5262">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1084" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="002060"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6A5BA950" w14:textId="77777777" w:rsidR="001348C0" w:rsidRPr="004D55D8" w:rsidRDefault="001348C0" w:rsidP="001348C0">
+          <w:p w14:paraId="6A5BA950" w14:textId="77777777" w:rsidR="001348C0" w:rsidRPr="004D55D8" w:rsidRDefault="001348C0" w:rsidP="00435665">
             <w:pPr>
               <w:pStyle w:val="Prrafodelista"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="49"/>
+                <w:numId w:val="47"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rStyle w:val="Referenciaintensa"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i w:val="0"/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D55D8">
               <w:rPr>
                 <w:rStyle w:val="Referenciaintensa"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t>Voluntariado</w:t>
             </w:r>
             <w:r>
               <w:rPr>
@@ -6990,127 +7507,106 @@
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001348C0" w:rsidRPr="00033884" w14:paraId="09EFBBE5" w14:textId="77777777" w:rsidTr="006F5262">
         <w:trPr>
           <w:trHeight w:val="253"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1084" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="002060"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="24F607B0" w14:textId="77777777" w:rsidR="001348C0" w:rsidRPr="00033884" w:rsidRDefault="001348C0" w:rsidP="001348C0">
+          <w:p w14:paraId="24F607B0" w14:textId="77777777" w:rsidR="001348C0" w:rsidRPr="00033884" w:rsidRDefault="001348C0" w:rsidP="00435665">
             <w:pPr>
               <w:pStyle w:val="Prrafodelista"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="49"/>
+                <w:numId w:val="47"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rStyle w:val="Referenciaintensa"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00033884">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
               <w:t>Detalle</w:t>
             </w:r>
             <w:r w:rsidRPr="00033884">
               <w:rPr>
                 <w:rStyle w:val="Referenciaintensa"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
-              <w:t xml:space="preserve"> de la Práctica de asignatura / </w:t>
-[...11 lines deleted...]
-              <w:t>posgrado</w:t>
+              <w:t xml:space="preserve"> de la Práctica de asignatura / posgrado</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Referenciaintensa"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Referenciaintensa"/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
-              <w:t>estudiantes</w:t>
-[...8 lines deleted...]
-              <w:t xml:space="preserve"> UNAH</w:t>
+              <w:t>estudiantes UNAH</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="002060"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0D91AF33" w14:textId="77777777" w:rsidR="001348C0" w:rsidRPr="00B87E06" w:rsidRDefault="001348C0" w:rsidP="00D32FD0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rStyle w:val="Referenciaintensa"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i w:val="0"/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
@@ -8636,51 +9132,50 @@
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="240" w:line="252" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:b/>
           <w:iCs/>
           <w:noProof/>
           <w:color w:val="002060"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00922157">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:b/>
           <w:iCs/>
           <w:noProof/>
           <w:color w:val="002060"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>INFORMACIÓN</w:t>
       </w:r>
       <w:r w:rsidRPr="00922157">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:color w:val="002060"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> DE LA ENTIDAD CONTRAPARTE DE</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:color w:val="002060"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
@@ -9883,51 +10378,51 @@
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:bookmarkEnd w:id="0"/>
     </w:tbl>
     <w:p w14:paraId="316BFA80" w14:textId="77777777" w:rsidR="000E1A6C" w:rsidRPr="00EF078C" w:rsidRDefault="000E1A6C" w:rsidP="00EF078C">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:b/>
           <w:noProof/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2DF114B4" w14:textId="6E654035" w:rsidR="00091197" w:rsidRDefault="0077092C" w:rsidP="00091197">
+    <w:p w14:paraId="2DF114B4" w14:textId="7C6354E9" w:rsidR="00091197" w:rsidRDefault="0077092C" w:rsidP="00091197">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:b/>
           <w:noProof/>
           <w:color w:val="002060"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005F060B">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:b/>
           <w:noProof/>
           <w:color w:val="002060"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -9936,51 +10431,63 @@
         <w:t>DATOS DE</w:t>
       </w:r>
       <w:r w:rsidR="009415F2" w:rsidRPr="005F060B">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:b/>
           <w:noProof/>
           <w:color w:val="002060"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> LA FERIA </w:t>
       </w:r>
       <w:bookmarkStart w:id="1" w:name="_Hlk210635564"/>
       <w:r w:rsidR="009415F2" w:rsidRPr="005F060B">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:b/>
           <w:noProof/>
           <w:color w:val="002060"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
-        <w:t>DE INSERCIÓN LABORAL</w:t>
+        <w:t xml:space="preserve">DE </w:t>
+      </w:r>
+      <w:r w:rsidR="00CB5064">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:b/>
+          <w:noProof/>
+          <w:color w:val="002060"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>EMPRENDIMIENTO</w:t>
       </w:r>
       <w:r w:rsidRPr="005F060B">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:b/>
           <w:noProof/>
           <w:color w:val="002060"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="319DCFD2" w14:textId="77777777" w:rsidR="00091197" w:rsidRPr="00091197" w:rsidRDefault="00091197" w:rsidP="00091197">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:b/>
           <w:noProof/>
           <w:color w:val="002060"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -9988,62 +10495,61 @@
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5913" w:type="pct"/>
         <w:tblInd w:w="-856" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="A6A6A6"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="A6A6A6"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="A6A6A6"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="A6A6A6"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="A6A6A6"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="A6A6A6"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1986"/>
         <w:gridCol w:w="991"/>
-        <w:gridCol w:w="2837"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="4814"/>
+        <w:gridCol w:w="3686"/>
+        <w:gridCol w:w="4394"/>
       </w:tblGrid>
       <w:tr w:rsidR="0077092C" w:rsidRPr="00733B07" w14:paraId="28A878A5" w14:textId="77777777" w:rsidTr="00091197">
         <w:trPr>
           <w:trHeight w:val="622"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
-            <w:gridSpan w:val="5"/>
+            <w:gridSpan w:val="4"/>
             <w:shd w:val="clear" w:color="auto" w:fill="002060"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkEnd w:id="1"/>
           <w:p w14:paraId="3E10E185" w14:textId="16AD51FC" w:rsidR="0077092C" w:rsidRPr="00B1453A" w:rsidRDefault="00091197" w:rsidP="00C24E2C">
             <w:pPr>
               <w:pStyle w:val="Prrafodelista"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="47"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="488" w:hanging="425"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:b/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B1453A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:b/>
               </w:rPr>
               <w:t>JUSTIFICACIÓN</w:t>
@@ -10124,71 +10630,71 @@
             <w:r w:rsidR="00084883" w:rsidRPr="00B1453A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:b/>
               </w:rPr>
               <w:t>y</w:t>
             </w:r>
             <w:r w:rsidR="008C31BB" w:rsidRPr="00B1453A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve"> 250 palabras</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0077092C" w:rsidRPr="00733B07" w14:paraId="5D5C8D8A" w14:textId="77777777" w:rsidTr="00091197">
         <w:trPr>
           <w:trHeight w:val="1171"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
-            <w:gridSpan w:val="5"/>
+            <w:gridSpan w:val="4"/>
           </w:tcPr>
           <w:p w14:paraId="622916CC" w14:textId="4C6D19E3" w:rsidR="0077092C" w:rsidRPr="00733B07" w:rsidRDefault="0077092C" w:rsidP="00792F84">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0077092C" w:rsidRPr="00733B07" w14:paraId="6EAE5A57" w14:textId="77777777" w:rsidTr="00091197">
         <w:trPr>
           <w:trHeight w:val="419"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
-            <w:gridSpan w:val="5"/>
+            <w:gridSpan w:val="4"/>
             <w:shd w:val="clear" w:color="auto" w:fill="002060"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="35A0A388" w14:textId="42AE7FC8" w:rsidR="0077092C" w:rsidRPr="00B1453A" w:rsidRDefault="00091197" w:rsidP="00C24E2C">
             <w:pPr>
               <w:pStyle w:val="Prrafodelista"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="47"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="488" w:hanging="425"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:b/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C24E2C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:b/>
               </w:rPr>
               <w:t>OBJETIVO</w:t>
             </w:r>
@@ -10196,73 +10702,73 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:b/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
               <w:t xml:space="preserve"> GENERAL </w:t>
             </w:r>
             <w:r w:rsidR="00B753CD" w:rsidRPr="00B1453A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:bCs/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
               <w:t>(En infinitivo, claro y alcanzable)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00455165" w:rsidRPr="00733B07" w14:paraId="1567D04C" w14:textId="77777777" w:rsidTr="00091197">
         <w:trPr>
           <w:trHeight w:val="1265"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
-            <w:gridSpan w:val="5"/>
+            <w:gridSpan w:val="4"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
           <w:p w14:paraId="31CCB5D1" w14:textId="77777777" w:rsidR="00455165" w:rsidRPr="00733B07" w:rsidRDefault="00455165" w:rsidP="00D91D81">
             <w:pPr>
               <w:spacing w:after="0" w:line="252" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:b/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0077092C" w:rsidRPr="00733B07" w14:paraId="27F0F850" w14:textId="77777777" w:rsidTr="00091197">
         <w:trPr>
           <w:trHeight w:val="498"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
-            <w:gridSpan w:val="5"/>
+            <w:gridSpan w:val="4"/>
             <w:shd w:val="clear" w:color="auto" w:fill="002060"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4AAE9E05" w14:textId="06768EC2" w:rsidR="0077092C" w:rsidRPr="00B1453A" w:rsidRDefault="00091197" w:rsidP="00C24E2C">
             <w:pPr>
               <w:pStyle w:val="Prrafodelista"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="47"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="488" w:hanging="425"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:bCs/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C24E2C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:b/>
               </w:rPr>
               <w:t>OBJETIVOS</w:t>
             </w:r>
@@ -10270,173 +10776,204 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:b/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
               <w:t xml:space="preserve"> ESPECÍFICOS </w:t>
             </w:r>
             <w:r w:rsidR="00B753CD" w:rsidRPr="00B1453A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:bCs/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
               <w:t>(Logros parciales, redactados en infinitivo)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0077092C" w:rsidRPr="00733B07" w14:paraId="6E2FC67E" w14:textId="77777777" w:rsidTr="00091197">
         <w:trPr>
           <w:trHeight w:val="1418"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
-            <w:gridSpan w:val="5"/>
+            <w:gridSpan w:val="4"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
           <w:p w14:paraId="6272EE60" w14:textId="77777777" w:rsidR="00452190" w:rsidRPr="00733B07" w:rsidRDefault="00452190" w:rsidP="00D91D81">
             <w:pPr>
               <w:spacing w:after="0" w:line="252" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:b/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003D6529" w:rsidRPr="00733B07" w14:paraId="2E808E48" w14:textId="77777777" w:rsidTr="00091197">
         <w:trPr>
           <w:trHeight w:val="475"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
-            <w:gridSpan w:val="5"/>
+            <w:gridSpan w:val="4"/>
             <w:shd w:val="clear" w:color="auto" w:fill="002060"/>
           </w:tcPr>
-          <w:p w14:paraId="2F857905" w14:textId="23A398BA" w:rsidR="003D6529" w:rsidRPr="00733B07" w:rsidRDefault="00091197" w:rsidP="00C24E2C">
+          <w:p w14:paraId="2F857905" w14:textId="770EAF12" w:rsidR="003D6529" w:rsidRPr="00733B07" w:rsidRDefault="00091197" w:rsidP="00C24E2C">
             <w:pPr>
               <w:pStyle w:val="Prrafodelista"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="47"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="488" w:hanging="425"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:b/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:b/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">OBJETIVO DE DESARROLLO SOSTENIBLE (ODS) A LOS QUE CONTRIBUYE </w:t>
             </w:r>
-            <w:r w:rsidRPr="00B753CD">
+            <w:r w:rsidR="001C0691" w:rsidRPr="00B753CD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:bCs/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
-              <w:t xml:space="preserve">(INDICAR EL O LOS ODS A LOS QUE PRETENDE CONTRIBUIR </w:t>
-[...1 lines deleted...]
-            <w:r>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidR="001C0691">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:bCs/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
-              <w:t>LA FERIA DE EMPRENDIMIENTO</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00B753CD">
+              <w:t>I</w:t>
+            </w:r>
+            <w:r w:rsidR="001C0691" w:rsidRPr="00B753CD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:bCs/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Y LAS METAS CORRESPONDIENTES.  PARA ESTA DESCRIPCIÓN DEBERÁ BASARSE EN EL DOCUMENTO DE ODS)</w:t>
+              <w:t xml:space="preserve">ndicar el o los </w:t>
+            </w:r>
+            <w:r w:rsidR="001C0691">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:bCs/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+              <w:t>ODS</w:t>
+            </w:r>
+            <w:r w:rsidR="001C0691" w:rsidRPr="00B753CD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:bCs/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> a los que pretende contribuir </w:t>
+            </w:r>
+            <w:r w:rsidR="001C0691">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:bCs/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+              <w:t>la feria de emprendimiento</w:t>
+            </w:r>
+            <w:r w:rsidR="001C0691" w:rsidRPr="00B753CD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:bCs/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> y las metas correspondientes.  para esta descripción deberá basarse en el documento de ods)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003D6529" w:rsidRPr="00733B07" w14:paraId="121DB3DF" w14:textId="77777777" w:rsidTr="00091197">
         <w:trPr>
           <w:trHeight w:val="1313"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
-            <w:gridSpan w:val="5"/>
+            <w:gridSpan w:val="4"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
           <w:p w14:paraId="3EC1FEF9" w14:textId="77777777" w:rsidR="003D6529" w:rsidRDefault="003D6529" w:rsidP="00792F84">
             <w:pPr>
               <w:pStyle w:val="Prrafodelista"/>
               <w:spacing w:after="0" w:line="252" w:lineRule="auto"/>
               <w:ind w:left="63"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:b/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="6DB7988C" w14:textId="77777777" w:rsidR="001348C0" w:rsidRPr="001348C0" w:rsidRDefault="001348C0" w:rsidP="001348C0">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="520E8553" w14:textId="77777777" w:rsidR="001348C0" w:rsidRPr="001348C0" w:rsidRDefault="001348C0" w:rsidP="001348C0">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003D6529" w:rsidRPr="00733B07" w14:paraId="71990FA4" w14:textId="77777777" w:rsidTr="00091197">
         <w:trPr>
           <w:trHeight w:val="274"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
-            <w:gridSpan w:val="5"/>
+            <w:gridSpan w:val="4"/>
             <w:shd w:val="clear" w:color="auto" w:fill="002060"/>
           </w:tcPr>
           <w:p w14:paraId="5ECCCB1D" w14:textId="2B1A0815" w:rsidR="003D6529" w:rsidRPr="003D6529" w:rsidRDefault="00091197" w:rsidP="00C24E2C">
             <w:pPr>
               <w:pStyle w:val="Prrafodelista"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="47"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="488" w:hanging="425"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:b/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003D6529">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:b/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
               <w:t xml:space="preserve">RESULTADOS </w:t>
             </w:r>
@@ -10492,435 +11029,430 @@
             </w:r>
             <w:r w:rsidR="00F71F83" w:rsidRPr="00F71F83">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
               <w:t xml:space="preserve"> la feria </w:t>
             </w:r>
             <w:r w:rsidR="006F5F4B" w:rsidRPr="00E32A8B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
               <w:t>y 3) los de largo plazo: resultados de impacto.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006F5F4B" w:rsidRPr="00733B07" w14:paraId="69FFE8F7" w14:textId="77777777" w:rsidTr="00091197">
         <w:trPr>
           <w:trHeight w:val="274"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
-            <w:gridSpan w:val="5"/>
+            <w:gridSpan w:val="4"/>
             <w:shd w:val="clear" w:color="auto" w:fill="002060"/>
           </w:tcPr>
           <w:p w14:paraId="41C6282C" w14:textId="27AA7B9D" w:rsidR="006F5F4B" w:rsidRPr="003D6529" w:rsidRDefault="006F5F4B" w:rsidP="00792F84">
             <w:pPr>
               <w:pStyle w:val="Prrafodelista"/>
               <w:spacing w:after="0" w:line="252" w:lineRule="auto"/>
               <w:ind w:left="63"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:b/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
               <w:t xml:space="preserve">Resultados de corto plazo </w:t>
             </w:r>
             <w:r w:rsidR="00F71F83" w:rsidRPr="00F71F83">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
               <w:t>de la feria</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
               <w:t>Debe de plantearse resultados para cada objetivo específico. Son los productos que se lograrán a corto plazo</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006F5F4B" w:rsidRPr="00733B07" w14:paraId="31514423" w14:textId="77777777" w:rsidTr="00091197">
+      <w:tr w:rsidR="006F5F4B" w:rsidRPr="00733B07" w14:paraId="31514423" w14:textId="77777777" w:rsidTr="006307FD">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="898" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="4C61745A" w14:textId="27F1E53F" w:rsidR="006F5F4B" w:rsidRPr="00733B07" w:rsidRDefault="006F5F4B" w:rsidP="00792F84">
             <w:pPr>
               <w:pStyle w:val="Prrafodelista"/>
               <w:spacing w:after="0" w:line="252" w:lineRule="auto"/>
               <w:ind w:left="63"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:b/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:b/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
               <w:t>OE</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1731" w:type="pct"/>
+            <w:tcW w:w="2115" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="51B96DB9" w14:textId="63F27215" w:rsidR="006F5F4B" w:rsidRPr="00733B07" w:rsidRDefault="006F5F4B" w:rsidP="00792F84">
             <w:pPr>
               <w:pStyle w:val="Prrafodelista"/>
               <w:spacing w:after="0" w:line="252" w:lineRule="auto"/>
               <w:ind w:left="63"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:b/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:b/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
               <w:t>Descripción del resultado de corto plazo</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2371" w:type="pct"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="1987" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="6EDD0D39" w14:textId="4FF7F9E0" w:rsidR="006F5F4B" w:rsidRPr="00733B07" w:rsidRDefault="006F5F4B" w:rsidP="00792F84">
             <w:pPr>
               <w:pStyle w:val="Prrafodelista"/>
               <w:spacing w:after="0" w:line="252" w:lineRule="auto"/>
               <w:ind w:left="63"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:b/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:b/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
               <w:t>Medio de verificación (indicador)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006F5F4B" w:rsidRPr="00733B07" w14:paraId="31081E00" w14:textId="77777777" w:rsidTr="00091197">
+      <w:tr w:rsidR="006F5F4B" w:rsidRPr="00733B07" w14:paraId="31081E00" w14:textId="77777777" w:rsidTr="006307FD">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="898" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
           <w:p w14:paraId="0198235A" w14:textId="77777777" w:rsidR="006F5F4B" w:rsidRPr="006F5F4B" w:rsidRDefault="006F5F4B" w:rsidP="00792F84">
             <w:pPr>
               <w:pStyle w:val="Prrafodelista"/>
               <w:spacing w:after="0" w:line="252" w:lineRule="auto"/>
               <w:ind w:left="63"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:bCs/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1731" w:type="pct"/>
+            <w:tcW w:w="2115" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
           <w:p w14:paraId="4490F0B0" w14:textId="77777777" w:rsidR="006F5F4B" w:rsidRPr="006F5F4B" w:rsidRDefault="006F5F4B" w:rsidP="00792F84">
             <w:pPr>
               <w:pStyle w:val="Prrafodelista"/>
               <w:spacing w:after="0" w:line="252" w:lineRule="auto"/>
               <w:ind w:left="63"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:bCs/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2371" w:type="pct"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="1987" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
           <w:p w14:paraId="076E643D" w14:textId="77777777" w:rsidR="006F5F4B" w:rsidRPr="006F5F4B" w:rsidRDefault="006F5F4B" w:rsidP="00792F84">
             <w:pPr>
               <w:pStyle w:val="Prrafodelista"/>
               <w:spacing w:after="0" w:line="252" w:lineRule="auto"/>
               <w:ind w:left="63"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:bCs/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006F5F4B" w:rsidRPr="00733B07" w14:paraId="3CC912A4" w14:textId="77777777" w:rsidTr="00091197">
+      <w:tr w:rsidR="006F5F4B" w:rsidRPr="00733B07" w14:paraId="3CC912A4" w14:textId="77777777" w:rsidTr="006307FD">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="898" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
           <w:p w14:paraId="3EF1A0B6" w14:textId="77777777" w:rsidR="006F5F4B" w:rsidRPr="006F5F4B" w:rsidRDefault="006F5F4B" w:rsidP="00792F84">
             <w:pPr>
               <w:pStyle w:val="Prrafodelista"/>
               <w:spacing w:after="0" w:line="252" w:lineRule="auto"/>
               <w:ind w:left="63"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:bCs/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1731" w:type="pct"/>
+            <w:tcW w:w="2115" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
           <w:p w14:paraId="56AF3983" w14:textId="77777777" w:rsidR="006F5F4B" w:rsidRPr="006F5F4B" w:rsidRDefault="006F5F4B" w:rsidP="00792F84">
             <w:pPr>
               <w:pStyle w:val="Prrafodelista"/>
               <w:spacing w:after="0" w:line="252" w:lineRule="auto"/>
               <w:ind w:left="63"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:bCs/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2371" w:type="pct"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="1987" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
           <w:p w14:paraId="1B3E36CD" w14:textId="77777777" w:rsidR="006F5F4B" w:rsidRPr="006F5F4B" w:rsidRDefault="006F5F4B" w:rsidP="00792F84">
             <w:pPr>
               <w:pStyle w:val="Prrafodelista"/>
               <w:spacing w:after="0" w:line="252" w:lineRule="auto"/>
               <w:ind w:left="63"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:bCs/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006F5F4B" w:rsidRPr="00733B07" w14:paraId="481A566B" w14:textId="77777777" w:rsidTr="00091197">
+      <w:tr w:rsidR="006F5F4B" w:rsidRPr="00733B07" w14:paraId="481A566B" w14:textId="77777777" w:rsidTr="006307FD">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="898" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
           <w:p w14:paraId="2437C9E4" w14:textId="77777777" w:rsidR="006F5F4B" w:rsidRPr="006F5F4B" w:rsidRDefault="006F5F4B" w:rsidP="00792F84">
             <w:pPr>
               <w:pStyle w:val="Prrafodelista"/>
               <w:spacing w:after="0" w:line="252" w:lineRule="auto"/>
               <w:ind w:left="63"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:bCs/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1731" w:type="pct"/>
+            <w:tcW w:w="2115" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
           <w:p w14:paraId="0B48F01F" w14:textId="77777777" w:rsidR="006F5F4B" w:rsidRPr="006F5F4B" w:rsidRDefault="006F5F4B" w:rsidP="00792F84">
             <w:pPr>
               <w:pStyle w:val="Prrafodelista"/>
               <w:spacing w:after="0" w:line="252" w:lineRule="auto"/>
               <w:ind w:left="63"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:bCs/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2371" w:type="pct"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="1987" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
           <w:p w14:paraId="083082E6" w14:textId="77777777" w:rsidR="006F5F4B" w:rsidRPr="006F5F4B" w:rsidRDefault="006F5F4B" w:rsidP="00792F84">
             <w:pPr>
               <w:pStyle w:val="Prrafodelista"/>
               <w:spacing w:after="0" w:line="252" w:lineRule="auto"/>
               <w:ind w:left="63"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:bCs/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006F5F4B" w:rsidRPr="00733B07" w14:paraId="7502F559" w14:textId="77777777" w:rsidTr="00091197">
+      <w:tr w:rsidR="006F5F4B" w:rsidRPr="00733B07" w14:paraId="7502F559" w14:textId="77777777" w:rsidTr="006307FD">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="898" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
           <w:p w14:paraId="35722ECC" w14:textId="77777777" w:rsidR="006F5F4B" w:rsidRPr="006F5F4B" w:rsidRDefault="006F5F4B" w:rsidP="00792F84">
             <w:pPr>
               <w:pStyle w:val="Prrafodelista"/>
               <w:spacing w:after="0" w:line="252" w:lineRule="auto"/>
               <w:ind w:left="63"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:bCs/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1731" w:type="pct"/>
+            <w:tcW w:w="2115" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
           <w:p w14:paraId="787A1F79" w14:textId="77777777" w:rsidR="006F5F4B" w:rsidRPr="006F5F4B" w:rsidRDefault="006F5F4B" w:rsidP="00792F84">
             <w:pPr>
               <w:pStyle w:val="Prrafodelista"/>
               <w:spacing w:after="0" w:line="252" w:lineRule="auto"/>
               <w:ind w:left="63"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:bCs/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2371" w:type="pct"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="1987" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
           <w:p w14:paraId="00165D39" w14:textId="77777777" w:rsidR="006F5F4B" w:rsidRPr="006F5F4B" w:rsidRDefault="006F5F4B" w:rsidP="00792F84">
             <w:pPr>
               <w:pStyle w:val="Prrafodelista"/>
               <w:spacing w:after="0" w:line="252" w:lineRule="auto"/>
               <w:ind w:left="63"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:bCs/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006F5F4B" w:rsidRPr="00733B07" w14:paraId="1EB26A09" w14:textId="77777777" w:rsidTr="00091197">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
-            <w:gridSpan w:val="5"/>
+            <w:gridSpan w:val="4"/>
             <w:shd w:val="clear" w:color="auto" w:fill="002060"/>
           </w:tcPr>
           <w:p w14:paraId="6C6CA2E7" w14:textId="3B20E778" w:rsidR="006F5F4B" w:rsidRPr="006F5F4B" w:rsidRDefault="006F5F4B" w:rsidP="00792F84">
             <w:pPr>
               <w:pStyle w:val="Prrafodelista"/>
               <w:spacing w:after="0" w:line="252" w:lineRule="auto"/>
               <w:ind w:left="63"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
               <w:t xml:space="preserve">Indicadores de mediano plazo. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -10930,760 +11462,682 @@
             </w:r>
             <w:r w:rsidR="00F71F83">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
               <w:t>con</w:t>
             </w:r>
             <w:r w:rsidR="00F71F83" w:rsidRPr="00F71F83">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
               <w:t xml:space="preserve"> la feria</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
               <w:t>, es decir, la transformación esperada en la población beneficiada</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005E4AAF" w:rsidRPr="00733B07" w14:paraId="47A5B709" w14:textId="77777777" w:rsidTr="00091197">
+      <w:tr w:rsidR="005E4AAF" w:rsidRPr="00733B07" w14:paraId="47A5B709" w14:textId="77777777" w:rsidTr="006307FD">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2629" w:type="pct"/>
+            <w:tcW w:w="3013" w:type="pct"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="55001358" w14:textId="56199F74" w:rsidR="005E4AAF" w:rsidRPr="006F5F4B" w:rsidRDefault="005E4AAF" w:rsidP="005E4AAF">
             <w:pPr>
               <w:pStyle w:val="Prrafodelista"/>
               <w:spacing w:after="0" w:line="252" w:lineRule="auto"/>
               <w:ind w:left="63"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:bCs/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
               <w:t>Descripción del resultado de mediano plazo</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2371" w:type="pct"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="1987" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="7EF2E770" w14:textId="6EF071B0" w:rsidR="005E4AAF" w:rsidRPr="006F5F4B" w:rsidRDefault="005E4AAF" w:rsidP="005E4AAF">
             <w:pPr>
               <w:pStyle w:val="Prrafodelista"/>
               <w:spacing w:after="0" w:line="252" w:lineRule="auto"/>
               <w:ind w:left="63"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:bCs/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
               <w:t>Medio de verificación (indicador)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005E4AAF" w:rsidRPr="00733B07" w14:paraId="71523547" w14:textId="77777777" w:rsidTr="00091197">
+      <w:tr w:rsidR="005E4AAF" w:rsidRPr="00733B07" w14:paraId="71523547" w14:textId="77777777" w:rsidTr="006307FD">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2629" w:type="pct"/>
+            <w:tcW w:w="3013" w:type="pct"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
           <w:p w14:paraId="1E2605B9" w14:textId="77777777" w:rsidR="005E4AAF" w:rsidRPr="006F5F4B" w:rsidRDefault="005E4AAF" w:rsidP="005E4AAF">
             <w:pPr>
               <w:pStyle w:val="Prrafodelista"/>
               <w:spacing w:after="0" w:line="252" w:lineRule="auto"/>
               <w:ind w:left="63"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:bCs/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2371" w:type="pct"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="1987" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
           <w:p w14:paraId="33B63D16" w14:textId="77777777" w:rsidR="005E4AAF" w:rsidRPr="006F5F4B" w:rsidRDefault="005E4AAF" w:rsidP="005E4AAF">
             <w:pPr>
               <w:pStyle w:val="Prrafodelista"/>
               <w:spacing w:after="0" w:line="252" w:lineRule="auto"/>
               <w:ind w:left="63"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:bCs/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005E4AAF" w:rsidRPr="00733B07" w14:paraId="1968C687" w14:textId="77777777" w:rsidTr="00091197">
+      <w:tr w:rsidR="005E4AAF" w:rsidRPr="00733B07" w14:paraId="1968C687" w14:textId="77777777" w:rsidTr="006307FD">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2629" w:type="pct"/>
+            <w:tcW w:w="3013" w:type="pct"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
           <w:p w14:paraId="29C7A679" w14:textId="77777777" w:rsidR="005E4AAF" w:rsidRPr="006F5F4B" w:rsidRDefault="005E4AAF" w:rsidP="005E4AAF">
             <w:pPr>
               <w:pStyle w:val="Prrafodelista"/>
               <w:spacing w:after="0" w:line="252" w:lineRule="auto"/>
               <w:ind w:left="63"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:bCs/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2371" w:type="pct"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="1987" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
           <w:p w14:paraId="6B4A388F" w14:textId="77777777" w:rsidR="005E4AAF" w:rsidRPr="006F5F4B" w:rsidRDefault="005E4AAF" w:rsidP="005E4AAF">
             <w:pPr>
               <w:pStyle w:val="Prrafodelista"/>
               <w:spacing w:after="0" w:line="252" w:lineRule="auto"/>
               <w:ind w:left="63"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:bCs/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005E4AAF" w:rsidRPr="00733B07" w14:paraId="1E276BE5" w14:textId="77777777" w:rsidTr="00091197">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
-            <w:gridSpan w:val="5"/>
+            <w:gridSpan w:val="4"/>
             <w:shd w:val="clear" w:color="auto" w:fill="002060"/>
           </w:tcPr>
-          <w:p w14:paraId="5557A37A" w14:textId="60D17737" w:rsidR="005E4AAF" w:rsidRPr="005E4AAF" w:rsidRDefault="005E4AAF" w:rsidP="005E4AAF">
+          <w:p w14:paraId="5557A37A" w14:textId="0CE5182A" w:rsidR="005E4AAF" w:rsidRPr="005E4AAF" w:rsidRDefault="001C0691" w:rsidP="005E4AAF">
             <w:pPr>
               <w:pStyle w:val="Prrafodelista"/>
               <w:spacing w:after="0" w:line="252" w:lineRule="auto"/>
               <w:ind w:left="63"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
+              <w:t xml:space="preserve">Indicadores de largo Plazo. </w:t>
+            </w:r>
+            <w:r w:rsidR="005E4AAF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
               <w:t xml:space="preserve">Impacto que se desea generar </w:t>
             </w:r>
             <w:r w:rsidR="00F71F83">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
               <w:t>con</w:t>
             </w:r>
             <w:r w:rsidR="00F71F83" w:rsidRPr="00F71F83">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
               <w:t xml:space="preserve"> la feria </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="005E4AAF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="005E4AAF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
               <w:t xml:space="preserve">Debe de expresar los indicadores de impacto </w:t>
             </w:r>
             <w:r w:rsidR="00F71F83">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
               <w:t>de la feria</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="005E4AAF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005E4AAF" w:rsidRPr="00733B07" w14:paraId="2588D57F" w14:textId="77777777" w:rsidTr="00091197">
+      <w:tr w:rsidR="005E4AAF" w:rsidRPr="00733B07" w14:paraId="2588D57F" w14:textId="77777777" w:rsidTr="006307FD">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2629" w:type="pct"/>
+            <w:tcW w:w="3013" w:type="pct"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="75C1111B" w14:textId="79D6FADA" w:rsidR="005E4AAF" w:rsidRPr="006F5F4B" w:rsidRDefault="005E4AAF" w:rsidP="005E4AAF">
             <w:pPr>
               <w:pStyle w:val="Prrafodelista"/>
               <w:spacing w:after="0" w:line="252" w:lineRule="auto"/>
               <w:ind w:left="63"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:bCs/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
               <w:t>Descripción del resultado de largo plazo</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2371" w:type="pct"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="1987" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="0ABA3B7D" w14:textId="4762850B" w:rsidR="005E4AAF" w:rsidRPr="006F5F4B" w:rsidRDefault="005E4AAF" w:rsidP="005E4AAF">
             <w:pPr>
               <w:pStyle w:val="Prrafodelista"/>
               <w:spacing w:after="0" w:line="252" w:lineRule="auto"/>
               <w:ind w:left="63"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:bCs/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
               <w:t>Medio de verificación (indicador con el que se evaluará su cumplimiento)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005E4AAF" w:rsidRPr="00733B07" w14:paraId="13E8D254" w14:textId="77777777" w:rsidTr="00091197">
+      <w:tr w:rsidR="005E4AAF" w:rsidRPr="00733B07" w14:paraId="13E8D254" w14:textId="77777777" w:rsidTr="006307FD">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2629" w:type="pct"/>
+            <w:tcW w:w="3013" w:type="pct"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
           <w:p w14:paraId="0D732DA0" w14:textId="77777777" w:rsidR="005E4AAF" w:rsidRPr="006F5F4B" w:rsidRDefault="005E4AAF" w:rsidP="005E4AAF">
             <w:pPr>
               <w:pStyle w:val="Prrafodelista"/>
               <w:spacing w:after="0" w:line="252" w:lineRule="auto"/>
               <w:ind w:left="63"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:bCs/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2371" w:type="pct"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="1987" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
           <w:p w14:paraId="16AA075A" w14:textId="77777777" w:rsidR="005E4AAF" w:rsidRPr="006F5F4B" w:rsidRDefault="005E4AAF" w:rsidP="005E4AAF">
             <w:pPr>
               <w:pStyle w:val="Prrafodelista"/>
               <w:spacing w:after="0" w:line="252" w:lineRule="auto"/>
               <w:ind w:left="63"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:bCs/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005E4AAF" w:rsidRPr="00733B07" w14:paraId="4BEB5418" w14:textId="77777777" w:rsidTr="00091197">
+      <w:tr w:rsidR="005E4AAF" w:rsidRPr="00733B07" w14:paraId="4BEB5418" w14:textId="77777777" w:rsidTr="006307FD">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2629" w:type="pct"/>
+            <w:tcW w:w="3013" w:type="pct"/>
             <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="808080" w:themeColor="background1" w:themeShade="80"/>
+            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
           <w:p w14:paraId="6962EB3C" w14:textId="77777777" w:rsidR="005E4AAF" w:rsidRPr="006F5F4B" w:rsidRDefault="005E4AAF" w:rsidP="005E4AAF">
             <w:pPr>
               <w:pStyle w:val="Prrafodelista"/>
               <w:spacing w:after="0" w:line="252" w:lineRule="auto"/>
               <w:ind w:left="63"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:bCs/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2371" w:type="pct"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="1987" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="808080" w:themeColor="background1" w:themeShade="80"/>
+            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
           <w:p w14:paraId="12E73BBC" w14:textId="77777777" w:rsidR="005E4AAF" w:rsidRPr="006F5F4B" w:rsidRDefault="005E4AAF" w:rsidP="005E4AAF">
             <w:pPr>
               <w:pStyle w:val="Prrafodelista"/>
               <w:spacing w:after="0" w:line="252" w:lineRule="auto"/>
               <w:ind w:left="63"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:bCs/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005E4AAF" w:rsidRPr="00733B07" w14:paraId="704FB952" w14:textId="77777777" w:rsidTr="00091197">
+      <w:tr w:rsidR="005E4AAF" w:rsidRPr="00733B07" w14:paraId="704FB952" w14:textId="77777777" w:rsidTr="006307FD">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="157"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1346" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...1 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="808080" w:themeColor="background1" w:themeShade="80"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="808080" w:themeColor="background1" w:themeShade="80"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="808080" w:themeColor="background1" w:themeShade="80"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="808080" w:themeColor="background1" w:themeShade="80"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="002060"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3BA79C75" w14:textId="0C78CD40" w:rsidR="005E4AAF" w:rsidRPr="00B1453A" w:rsidRDefault="005E4AAF" w:rsidP="00C24E2C">
             <w:pPr>
               <w:pStyle w:val="Prrafodelista"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="47"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="488" w:hanging="425"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:b/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B1453A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:b/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
               <w:t>Metodología de seguimiento</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1477" w:type="pct"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="1667" w:type="pct"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...1 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="808080" w:themeColor="background1" w:themeShade="80"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="808080" w:themeColor="background1" w:themeShade="80"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="808080" w:themeColor="background1" w:themeShade="80"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="808080" w:themeColor="background1" w:themeShade="80"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7E8405F4" w14:textId="2E69D51A" w:rsidR="005E4AAF" w:rsidRPr="00733B07" w:rsidRDefault="005E4AAF" w:rsidP="005E4AAF">
             <w:pPr>
               <w:pStyle w:val="Prrafodelista"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="284" w:hanging="284"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:bCs/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00733B07">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Encuestas</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2177" w:type="pct"/>
+            <w:tcW w:w="1987" w:type="pct"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...1 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="808080" w:themeColor="background1" w:themeShade="80"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="808080" w:themeColor="background1" w:themeShade="80"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="808080" w:themeColor="background1" w:themeShade="80"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="808080" w:themeColor="background1" w:themeShade="80"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="282A0D5F" w14:textId="7E60FF62" w:rsidR="005E4AAF" w:rsidRPr="00733B07" w:rsidRDefault="005E4AAF" w:rsidP="005E4AAF">
             <w:pPr>
               <w:pStyle w:val="Prrafodelista"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="284" w:hanging="284"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:bCs/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00733B07">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Entrevistas</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005E4AAF" w:rsidRPr="00733B07" w14:paraId="58460C9B" w14:textId="77777777" w:rsidTr="00091197">
+      <w:tr w:rsidR="005E4AAF" w:rsidRPr="00733B07" w14:paraId="58460C9B" w14:textId="77777777" w:rsidTr="006307FD">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1346" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge/>
             <w:tcBorders>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="808080" w:themeColor="background1" w:themeShade="80"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="808080" w:themeColor="background1" w:themeShade="80"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="808080" w:themeColor="background1" w:themeShade="80"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="808080" w:themeColor="background1" w:themeShade="80"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="002060"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="238CDEDD" w14:textId="77777777" w:rsidR="005E4AAF" w:rsidRPr="00733B07" w:rsidRDefault="005E4AAF" w:rsidP="005E4AAF">
             <w:pPr>
               <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:b/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1477" w:type="pct"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="1667" w:type="pct"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...1 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="808080" w:themeColor="background1" w:themeShade="80"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="808080" w:themeColor="background1" w:themeShade="80"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="808080" w:themeColor="background1" w:themeShade="80"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="808080" w:themeColor="background1" w:themeShade="80"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="66584D7D" w14:textId="50864E7E" w:rsidR="005E4AAF" w:rsidRPr="00733B07" w:rsidRDefault="005E4AAF" w:rsidP="005E4AAF">
             <w:pPr>
               <w:pStyle w:val="Prrafodelista"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="284" w:hanging="284"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2177" w:type="pct"/>
+            <w:tcW w:w="1987" w:type="pct"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...1 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="808080" w:themeColor="background1" w:themeShade="80"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="808080" w:themeColor="background1" w:themeShade="80"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="808080" w:themeColor="background1" w:themeShade="80"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="808080" w:themeColor="background1" w:themeShade="80"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6E4E98BA" w14:textId="39EB22F8" w:rsidR="005E4AAF" w:rsidRPr="00733B07" w:rsidRDefault="005E4AAF" w:rsidP="005E4AAF">
             <w:pPr>
               <w:pStyle w:val="Prrafodelista"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="284" w:hanging="284"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="4F963649" w14:textId="77777777" w:rsidR="00BB6B5D" w:rsidRDefault="00BB6B5D" w:rsidP="00BB6B5D">
-[...1 lines deleted...]
-        <w:pStyle w:val="Prrafodelista"/>
+    <w:p w14:paraId="18CD3F53" w14:textId="77777777" w:rsidR="00BB6B5D" w:rsidRPr="00E46031" w:rsidRDefault="00BB6B5D" w:rsidP="00E46031">
+      <w:pPr>
         <w:spacing w:before="240" w:line="252" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:color w:val="002060"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2A0A6641" w14:textId="77777777" w:rsidR="00BB6B5D" w:rsidRDefault="00BB6B5D" w:rsidP="00BB6B5D">
+    <w:p w14:paraId="194EC222" w14:textId="2CDA5907" w:rsidR="00C24E2C" w:rsidRPr="00E46031" w:rsidRDefault="000958EC" w:rsidP="00C24E2C">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="22"/>
+        </w:numPr>
         <w:spacing w:before="240" w:line="252" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:color w:val="002060"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...3 lines deleted...]
-        <w:spacing w:before="240" w:line="252" w:lineRule="auto"/>
+      <w:r w:rsidRPr="00E46031">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...89 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:color w:val="002060"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>CRONOGRAMA DE LAS ACTIVIDADES DEL PROYECTO</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="6006" w:type="pct"/>
         <w:tblInd w:w="-856" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
@@ -12738,69 +13192,58 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
               <w:t>Horas de trabajo docentes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="528" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="789506D3" w14:textId="77777777" w:rsidR="000958EC" w:rsidRPr="00033884" w:rsidRDefault="000958EC" w:rsidP="00D32FD0">
             <w:pPr>
               <w:spacing w:after="0" w:line="252" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00033884">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
-              <w:t>Hra</w:t>
-[...9 lines deleted...]
-              <w:t>/profes</w:t>
+              <w:t>Hra/profes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="475" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0833D82C" w14:textId="77777777" w:rsidR="000958EC" w:rsidRPr="00033884" w:rsidRDefault="000958EC" w:rsidP="00D32FD0">
             <w:pPr>
               <w:spacing w:after="0" w:line="252" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="602" w:type="pct"/>
@@ -12871,81 +13314,59 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
               <w:t>Horas de trabajo estudiantes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="528" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0BECE6A0" w14:textId="77777777" w:rsidR="000958EC" w:rsidRPr="00033884" w:rsidRDefault="000958EC" w:rsidP="00D32FD0">
             <w:pPr>
               <w:spacing w:after="0" w:line="252" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00033884">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
-              <w:t>Hra</w:t>
-[...21 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>Hra/estud</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="475" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1A5850F5" w14:textId="77777777" w:rsidR="000958EC" w:rsidRPr="00033884" w:rsidRDefault="000958EC" w:rsidP="00D32FD0">
             <w:pPr>
               <w:spacing w:after="0" w:line="252" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="602" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
@@ -13631,71 +14052,59 @@
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000958EC" w:rsidRPr="00033884" w14:paraId="055ABB2B" w14:textId="77777777" w:rsidTr="00D32FD0">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3757" w:type="pct"/>
             <w:gridSpan w:val="4"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7B2A4122" w14:textId="77777777" w:rsidR="000958EC" w:rsidRPr="00033884" w:rsidRDefault="000958EC" w:rsidP="00D32FD0">
             <w:pPr>
               <w:spacing w:after="0" w:line="252" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00033884">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
-              <w:t>Total</w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve"> aporte institucional</w:t>
+              <w:t>Total aporte institucional</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1243" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1F11B508" w14:textId="77777777" w:rsidR="000958EC" w:rsidRPr="00033884" w:rsidRDefault="000958EC" w:rsidP="00D32FD0">
             <w:pPr>
               <w:spacing w:after="0" w:line="252" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000958EC" w:rsidRPr="00033884" w14:paraId="382FC60C" w14:textId="77777777" w:rsidTr="00D32FD0">
@@ -13974,71 +14383,59 @@
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000958EC" w:rsidRPr="00033884" w14:paraId="49061F13" w14:textId="77777777" w:rsidTr="00D32FD0">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3757" w:type="pct"/>
             <w:gridSpan w:val="4"/>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6046B268" w14:textId="77777777" w:rsidR="000958EC" w:rsidRPr="00033884" w:rsidRDefault="000958EC" w:rsidP="00D32FD0">
             <w:pPr>
               <w:spacing w:after="0" w:line="252" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00033884">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
-              <w:t>Total</w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve"> del proyecto</w:t>
+              <w:t>Total del proyecto</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1243" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="13373C04" w14:textId="77777777" w:rsidR="000958EC" w:rsidRPr="00033884" w:rsidRDefault="000958EC" w:rsidP="00D32FD0">
             <w:pPr>
               <w:spacing w:after="0" w:line="252" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="0AE2E988" w14:textId="77777777" w:rsidR="000958EC" w:rsidRDefault="000958EC" w:rsidP="000958EC">
@@ -14139,108 +14536,140 @@
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="A6A6A6"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="A6A6A6"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="A6A6A6"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="A6A6A6"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4675"/>
         <w:gridCol w:w="4675"/>
       </w:tblGrid>
       <w:tr w:rsidR="0077092C" w:rsidRPr="00733B07" w14:paraId="2BBE3D54" w14:textId="77777777" w:rsidTr="000958EC">
         <w:trPr>
           <w:trHeight w:val="360"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="002060"/>
           </w:tcPr>
-          <w:p w14:paraId="1A59A9D9" w14:textId="2FDA3039" w:rsidR="0077092C" w:rsidRPr="00733B07" w:rsidRDefault="00243945" w:rsidP="00792F84">
+          <w:p w14:paraId="1A59A9D9" w14:textId="0CDEAC95" w:rsidR="0077092C" w:rsidRPr="00733B07" w:rsidRDefault="00243945" w:rsidP="00792F84">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:b/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00733B07">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:b/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
-              <w:t>Coordinador de</w:t>
+              <w:t>Coordinador</w:t>
+            </w:r>
+            <w:r w:rsidR="006307FD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:b/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+              <w:t>(a)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00733B07">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:b/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> de</w:t>
             </w:r>
             <w:r w:rsidR="00E549B8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:b/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
               <w:t xml:space="preserve"> la Feria de Emprendimiento</w:t>
             </w:r>
             <w:r w:rsidRPr="00733B07">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:b/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
               <w:t xml:space="preserve"> por la UNAH</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="002060"/>
           </w:tcPr>
-          <w:p w14:paraId="7CD5A8EB" w14:textId="2758B44B" w:rsidR="0077092C" w:rsidRPr="00733B07" w:rsidRDefault="00243945" w:rsidP="00792F84">
+          <w:p w14:paraId="7CD5A8EB" w14:textId="449A7499" w:rsidR="0077092C" w:rsidRPr="00733B07" w:rsidRDefault="00243945" w:rsidP="00792F84">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:b/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00733B07">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:b/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
-              <w:t>Jefe de</w:t>
+              <w:t>Jefe</w:t>
+            </w:r>
+            <w:r w:rsidR="006307FD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:b/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+              <w:t>(a)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00733B07">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:b/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> de</w:t>
             </w:r>
             <w:r w:rsidRPr="00733B07">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00733B07">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:b/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
               <w:t>Departamento</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0077092C" w:rsidRPr="00733B07" w14:paraId="280D5548" w14:textId="77777777" w:rsidTr="00B753CD">
         <w:trPr>
           <w:trHeight w:val="395"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -14361,71 +14790,51 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
           </w:tcPr>
           <w:p w14:paraId="4D9C86DC" w14:textId="4E395965" w:rsidR="0077092C" w:rsidRPr="00733B07" w:rsidRDefault="00243945" w:rsidP="00243945">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00733B07">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
-              <w:t xml:space="preserve">Firma y sello del </w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">/a </w:t>
+              <w:t xml:space="preserve">Firma y sello del Jefe/a </w:t>
             </w:r>
             <w:r w:rsidRPr="00733B07">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:b/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
               <w:t>Departamento</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="4423456C" w14:textId="77777777" w:rsidR="0077092C" w:rsidRPr="00733B07" w:rsidRDefault="0077092C" w:rsidP="0077092C">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:spacing w:before="240"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
@@ -14481,69 +14890,51 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="002060"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46C83144" w14:textId="4B8CD3DB" w:rsidR="0077092C" w:rsidRPr="00733B07" w:rsidRDefault="00243945" w:rsidP="00792F84">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:b/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00733B07">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:b/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
-              <w:t xml:space="preserve">Decano(a) o </w:t>
-[...17 lines deleted...]
-              <w:t>(a) del Campus Universitario</w:t>
+              <w:t>Decano(a) o Director(a) del Campus Universitario</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0077092C" w:rsidRPr="00733B07" w14:paraId="30693B91" w14:textId="77777777" w:rsidTr="00B753CD">
         <w:trPr>
           <w:trHeight w:val="330"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="4D5A7587" w14:textId="77777777" w:rsidR="0077092C" w:rsidRPr="00733B07" w:rsidRDefault="0077092C" w:rsidP="00792F84">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00733B07">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:lang w:val="es-ES_tradnl"/>
@@ -14642,71 +15033,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="404164A6" w14:textId="28CA602A" w:rsidR="00243945" w:rsidRPr="00733B07" w:rsidRDefault="00243945" w:rsidP="00243945">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00733B07">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
-              <w:t xml:space="preserve">Firma y sello del Decano(a) o </w:t>
-[...19 lines deleted...]
-              <w:t>(a)</w:t>
+              <w:t>Firma y sello del Decano(a) o Director(a)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="08D88ADC" w14:textId="10559804" w:rsidR="009162A8" w:rsidRDefault="009162A8" w:rsidP="00243945">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:spacing w:before="240"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7C531500" w14:textId="77777777" w:rsidR="006F5F4B" w:rsidRPr="00993A12" w:rsidRDefault="006F5F4B" w:rsidP="006F5F4B">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="46"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="278" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
@@ -15424,199 +15795,201 @@
         </w:numPr>
         <w:spacing w:after="0" w:line="278" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00731C3E">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
         </w:rPr>
         <w:t>N</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
         </w:rPr>
         <w:t>úmero</w:t>
       </w:r>
       <w:r w:rsidRPr="00731C3E">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
         </w:rPr>
         <w:t xml:space="preserve"> de visitantes virtuales (si la feria tiene modalidad digital).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64958EFB" w14:textId="77777777" w:rsidR="006F5F4B" w:rsidRPr="00731C3E" w:rsidRDefault="006F5F4B" w:rsidP="006F5F4B">
+    <w:p w14:paraId="64958EFB" w14:textId="77777777" w:rsidR="006F5F4B" w:rsidRDefault="006F5F4B" w:rsidP="006F5F4B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="46"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="278" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00731C3E">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
         </w:rPr>
         <w:t>N</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
         </w:rPr>
         <w:t>úmero</w:t>
       </w:r>
       <w:r w:rsidRPr="00731C3E">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
         </w:rPr>
         <w:t xml:space="preserve"> de ediciones consecutivas de la feria realizadas (sostenibilidad institucional).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D8B6E2F" w14:textId="09E04457" w:rsidR="00864FE2" w:rsidRDefault="006F5F4B" w:rsidP="00243945">
-[...3 lines deleted...]
-        <w:ind w:left="0"/>
+    <w:p w14:paraId="7D8B6E2F" w14:textId="09E04457" w:rsidR="00864FE2" w:rsidRPr="002F428E" w:rsidRDefault="006F5F4B" w:rsidP="002F428E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="46"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="278" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00731C3E">
+      <w:r w:rsidRPr="002F428E">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
         </w:rPr>
         <w:t>Porcentaje de aliados externos que repiten participación en cada edición.</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
-    <w:sectPr w:rsidR="00864FE2" w:rsidSect="00A76702">
+    <w:sectPr w:rsidR="00864FE2" w:rsidRPr="002F428E" w:rsidSect="00A76702">
       <w:headerReference w:type="default" r:id="rId8"/>
       <w:footerReference w:type="even" r:id="rId9"/>
       <w:footerReference w:type="default" r:id="rId10"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1985" w:right="1440" w:bottom="1440" w:left="1440" w:header="737" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="423F5BD9" w14:textId="77777777" w:rsidR="00201F42" w:rsidRDefault="00201F42" w:rsidP="007D0977">
+    <w:p w14:paraId="5DB5FED1" w14:textId="77777777" w:rsidR="004E7DFB" w:rsidRDefault="004E7DFB" w:rsidP="007D0977">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="659D0FFE" w14:textId="77777777" w:rsidR="00201F42" w:rsidRDefault="00201F42" w:rsidP="007D0977">
+    <w:p w14:paraId="7D8BE0A5" w14:textId="77777777" w:rsidR="004E7DFB" w:rsidRDefault="004E7DFB" w:rsidP="007D0977">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Narrow">
     <w:panose1 w:val="020B0606020202030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000800" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
-    <w:family w:val="decorative"/>
+    <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
-    <w:charset w:val="4D"/>
-    <w:family w:val="decorative"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000001" w:csb1="00000000"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:rPr>
         <w:rStyle w:val="Nmerodepgina"/>
       </w:rPr>
       <w:id w:val="-1497408644"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtContent>
       <w:p w14:paraId="19756BA1" w14:textId="74E013B0" w:rsidR="001348C0" w:rsidRDefault="001348C0" w:rsidP="009D4D61">
         <w:pPr>
           <w:pStyle w:val="Piedepgina"/>
           <w:framePr w:wrap="none" w:vAnchor="text" w:hAnchor="margin" w:xAlign="right" w:y="1"/>
           <w:rPr>
             <w:rStyle w:val="Nmerodepgina"/>
           </w:rPr>
@@ -15764,61 +16137,61 @@
                     <a:ext cx="5612130" cy="107950"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="63FACC09" w14:textId="77777777" w:rsidR="00201F42" w:rsidRDefault="00201F42" w:rsidP="007D0977">
+    <w:p w14:paraId="584F427E" w14:textId="77777777" w:rsidR="004E7DFB" w:rsidRDefault="004E7DFB" w:rsidP="007D0977">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6959FF6F" w14:textId="77777777" w:rsidR="00201F42" w:rsidRDefault="00201F42" w:rsidP="007D0977">
+    <w:p w14:paraId="443C8FE1" w14:textId="77777777" w:rsidR="004E7DFB" w:rsidRDefault="004E7DFB" w:rsidP="007D0977">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="572FF793" w14:textId="44C3D4AB" w:rsidR="002415AA" w:rsidRDefault="001C0575">
     <w:pPr>
       <w:pStyle w:val="Encabezado"/>
     </w:pPr>
     <w:r w:rsidRPr="00EC39EE">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251671552" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2D5E5E5E" wp14:editId="3176049E">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="margin">
@@ -15919,145 +16292,110 @@
                       </a:prstGeom>
                       <a:solidFill>
                         <a:srgbClr val="FFFFFF"/>
                       </a:solidFill>
                       <a:ln w="9525">
                         <a:noFill/>
                         <a:miter lim="800000"/>
                         <a:headEnd/>
                         <a:tailEnd/>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
                         <w:p w14:paraId="79129AB3" w14:textId="01972368" w:rsidR="002415AA" w:rsidRPr="00297EAE" w:rsidRDefault="00BE5354" w:rsidP="00743BDC">
                           <w:pPr>
                             <w:pStyle w:val="Sinespaciado"/>
                             <w:jc w:val="right"/>
                             <w:rPr>
                               <w:b/>
                               <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                               <w:lang w:val="en-US"/>
                             </w:rPr>
                           </w:pPr>
-                          <w:r>
-[...25 lines deleted...]
-                          </w:r>
+                          <w:hyperlink r:id="rId2" w:history="1">
+                            <w:r w:rsidRPr="00297EAE">
+                              <w:rPr>
+                                <w:rStyle w:val="Hipervnculo"/>
+                                <w:b/>
+                                <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                                <w:u w:val="none"/>
+                                <w:lang w:val="en-US"/>
+                              </w:rPr>
+                              <w:t>vinculacion.sociedad@unah.edu.hn</w:t>
+                            </w:r>
+                          </w:hyperlink>
                         </w:p>
                         <w:p w14:paraId="6B7C0CF6" w14:textId="34AD30B3" w:rsidR="004E2F5D" w:rsidRPr="00297EAE" w:rsidRDefault="004E2F5D" w:rsidP="00743BDC">
                           <w:pPr>
                             <w:pStyle w:val="Sinespaciado"/>
                             <w:jc w:val="right"/>
                             <w:rPr>
                               <w:b/>
                               <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
                               <w:lang w:val="en-US"/>
                             </w:rPr>
                           </w:pPr>
                           <w:r w:rsidRPr="00297EAE">
                             <w:rPr>
                               <w:b/>
                               <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                               <w:lang w:val="en-US"/>
                             </w:rPr>
-                            <w:t>Tel. 2216-</w:t>
-[...21 lines deleted...]
-                            <w:t xml:space="preserve"> 110576</w:t>
+                            <w:t>Tel. 2216-7070  Ext. 110576</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>20000</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="28231471" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Cuadro de texto 2" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:335.25pt;margin-top:-8.35pt;width:180.15pt;height:110.55pt;z-index:251661312;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:200;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:200;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#13;&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#13;&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#13;&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#13;&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#13;&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#13;&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#13;&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#13;&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#13;&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#13;&#10;IQCyQXVXDgIAAPcDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO0zAQfUfiHyy/06ShZduo6WrpUoS0&#13;&#10;XKSFD3Acp7GwPcZ2m5SvZ+xkuwXeEH6wPJ7xmZkzx5vbQStyEs5LMBWdz3JKhOHQSHOo6Lev+1cr&#13;&#10;SnxgpmEKjKjoWXh6u335YtPbUhTQgWqEIwhifNnbinYh2DLLPO+EZn4GVhh0tuA0C2i6Q9Y41iO6&#13;&#10;VlmR52+yHlxjHXDhPd7ej066TfhtK3j43LZeBKIqirWFtLu013HPthtWHhyzneRTGewfqtBMGkx6&#13;&#10;gbpngZGjk39BackdeGjDjIPOoG0lF6kH7Gae/9HNY8esSL0gOd5eaPL/D5Z/Oj3aL46E4S0MOMDU&#13;&#10;hLcPwL97YmDXMXMQd85B3wnWYOJ5pCzrrS+np5FqX/oIUvcfocEhs2OABDS0TkdWsE+C6DiA84V0&#13;&#10;MQTC8bIoVjfrfEkJR998kb9er5YpByufnlvnw3sBmsRDRR1ONcGz04MPsRxWPoXEbB6UbPZSqWS4&#13;&#10;Q71TjpwYKmCf1oT+W5gypK/oelksE7KB+D6JQ8uAClVSV3SVxzVqJtLxzjQpJDCpxjNWoszET6Rk&#13;&#10;JCcM9YCBkacamjMy5WBUIv4cPHTgflLSowor6n8cmROUqA8G2V7PF4so22QsljcFGu7aU197mOEI&#13;&#10;VdFAyXjchST1xIO9w6nsZeLruZKpVlRXonH6CVG+13aKev6v218AAAD//wMAUEsDBBQABgAIAAAA&#13;&#10;IQC7udmf5QAAABEBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/NasMwEITvhb6D2EJviZQ0cYrjdQg1&#13;&#10;vfQQaFpoj4olW6b6Q1Ic9+2rnNLLwrIzs/NVu8loMsoQB2cRFnMGRNrWicH2CJ8fr7NnIDFxK7h2&#13;&#10;ViL8ygi7+v6u4qVwF/sux2PqSQ6xseQIKiVfUhpbJQ2Pc+elzbfOBcNTXkNPReCXHG40XTJWUMMH&#13;&#10;mz8o7uWLku3P8WwQvowaRBMO353QY/PW7dd+Ch7x8WFqtnnst0CSnNLNAVeG3B/qXOzkzlZEohGK&#13;&#10;DVtnKcJsUWyAXBXsiWWkE8KSrVZA64r+J6n/AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAA&#13;&#10;AOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAh&#13;&#10;ADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAh&#13;&#10;ALJBdVcOAgAA9wMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgA&#13;&#10;AAAhALu52Z/lAAAAEQEAAA8AAAAAAAAAAAAAAAAAaAQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAA&#13;&#10;BAAEAPMAAAB6BQAAAAA=&#13;&#10;" stroked="f">
+            <v:shape id="Cuadro de texto 2" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:335.25pt;margin-top:-8.35pt;width:180.15pt;height:110.55pt;z-index:251661312;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:200;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:200;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCyO54EKAIAACUEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vtpxkzUx6hRdugwD&#10;ugvQ7QMYSY6FyaImKbG7ry+lpGm2vQ3zg0Ca5BF5eHR9M/aG7ZUPGm3DJxclZ8oKlNpuG/792/rN&#10;nLMQwUowaFXDH1XgN8vXr64HV6sKOzRSeUYgNtSDa3gXo6uLIohO9RAu0ClLwRZ9D5Fcvy2kh4HQ&#10;e1NUZfm2GNBL51GoEOjv3SHIlxm/bZWIX9o2qMhMw6m3mE+fz006i+U11FsPrtPi2Ab8Qxc9aEuX&#10;nqDuIALbef0XVK+Fx4BtvBDYF9i2Wqg8A00zKf+Y5qEDp/IsRE5wJ5rC/4MVn/dfPdOy4ZflFWcW&#10;elrSagfSI5OKRTVGZFWiaXChpuwHR/lxfIcjrTuPHNw9ih+BWVx1YLfq1nscOgWS2pykyuKs9IAT&#10;Eshm+ISSboNdxAw0tr5PHBIrjNBpXY+nFVEfTNDPqppfLcoZZ4Jik2l5uZjP8h1QP5c7H+IHhT1L&#10;RsM9aSDDw/4+xNQO1M8p6baARsu1NiY7frtZGc/2QHpZ5++I/luasWxo+GJWzTKyxVSfpdTrSHo2&#10;um/4vExfKoc60fHeymxH0OZgUyfGHvlJlBzIieNmpMRE2gblIzHl8aBbemdkdOh/cTaQZhsefu7A&#10;K87MR0tsLybTaRJ5dqazq4ocfx7ZnEfACoJqeOTsYK5ifhiZB3dLW1nrzNdLJ8deSYuZxuO7SWI/&#10;93PWy+tePgEAAP//AwBQSwMEFAAGAAgAAAAhAJ0wWOzgAAAADAEAAA8AAABkcnMvZG93bnJldi54&#10;bWxMj8FOwzAQRO9I/IO1SNxau6VNUcimqqi4cECiIMHRjZ04Il5btpuGv8c90eNqn2beVNvJDmzU&#10;IfaOEBZzAUxT41RPHcLnx8vsEVhMkpQcHGmEXx1hW9/eVLJU7kzvejykjuUQiqVEMCn5kvPYGG1l&#10;nDuvKf9aF6xM+QwdV0Gec7gd+FKIglvZU24w0utno5ufw8kifFnTq314+27VMO5f293aT8Ej3t9N&#10;uydgSU/pH4aLflaHOjsd3YlUZANCsRHrjCLMFsUG2IUQDyKvOSIsxWoFvK749Yj6DwAA//8DAFBL&#10;AQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBl&#10;c10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxz&#10;Ly5yZWxzUEsBAi0AFAAGAAgAAAAhALI7ngQoAgAAJQQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9l&#10;Mm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAJ0wWOzgAAAADAEAAA8AAAAAAAAAAAAAAAAAggQAAGRy&#10;cy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAACPBQAAAAA=&#10;" stroked="f">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
                   <w:p w14:paraId="79129AB3" w14:textId="01972368" w:rsidR="002415AA" w:rsidRPr="00297EAE" w:rsidRDefault="00BE5354" w:rsidP="00743BDC">
                     <w:pPr>
                       <w:pStyle w:val="Sinespaciado"/>
                       <w:jc w:val="right"/>
                       <w:rPr>
                         <w:b/>
                         <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                         <w:lang w:val="en-US"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r w:rsidRPr="006F5262">
                       <w:rPr>
                         <w:lang w:val="en-US"/>
                       </w:rPr>
                       <w:instrText>HYPERLINK "mailto:vinculacion.sociedad@unah.edu.hn"</w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
@@ -16214,51 +16552,51 @@
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658239" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0EBB756F" wp14:editId="3DD43E2E">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>-893445</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-430530</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="5612130" cy="1252855"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="1413977721" name="Imagen 1" descr="Logotipo&#10;&#10;Descripción generada automáticamente"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="1757605202" name="Imagen 1" descr="Logotipo&#10;&#10;Descripción generada automáticamente"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
-                  <a:blip r:embed="rId2">
+                  <a:blip r:embed="rId3">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="5612130" cy="1252855"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:anchor>
       </w:drawing>
     </w:r>
@@ -21416,204 +21754,203 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="480A0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="480A001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="1542401138">
+  <w:num w:numId="1" w16cid:durableId="376248858">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="1168398178">
+  <w:num w:numId="2" w16cid:durableId="967660566">
     <w:abstractNumId w:val="46"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="610891494">
+  <w:num w:numId="3" w16cid:durableId="1899854401">
     <w:abstractNumId w:val="22"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="1398935196">
+  <w:num w:numId="4" w16cid:durableId="471483956">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="1045448198">
+  <w:num w:numId="5" w16cid:durableId="808591562">
     <w:abstractNumId w:val="34"/>
   </w:num>
-  <w:num w:numId="6" w16cid:durableId="1850635288">
+  <w:num w:numId="6" w16cid:durableId="1043405709">
     <w:abstractNumId w:val="18"/>
   </w:num>
-  <w:num w:numId="7" w16cid:durableId="1756782396">
+  <w:num w:numId="7" w16cid:durableId="408505458">
     <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="8" w16cid:durableId="506601027">
+  <w:num w:numId="8" w16cid:durableId="554513163">
     <w:abstractNumId w:val="21"/>
   </w:num>
-  <w:num w:numId="9" w16cid:durableId="417410889">
+  <w:num w:numId="9" w16cid:durableId="317613201">
     <w:abstractNumId w:val="40"/>
   </w:num>
-  <w:num w:numId="10" w16cid:durableId="308558447">
+  <w:num w:numId="10" w16cid:durableId="1069575049">
     <w:abstractNumId w:val="29"/>
   </w:num>
-  <w:num w:numId="11" w16cid:durableId="1665007730">
+  <w:num w:numId="11" w16cid:durableId="1289046159">
     <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="12" w16cid:durableId="1640576156">
+  <w:num w:numId="12" w16cid:durableId="316806730">
     <w:abstractNumId w:val="15"/>
   </w:num>
-  <w:num w:numId="13" w16cid:durableId="571081131">
+  <w:num w:numId="13" w16cid:durableId="1481465223">
     <w:abstractNumId w:val="36"/>
   </w:num>
-  <w:num w:numId="14" w16cid:durableId="634213112">
+  <w:num w:numId="14" w16cid:durableId="1101679487">
     <w:abstractNumId w:val="39"/>
   </w:num>
-  <w:num w:numId="15" w16cid:durableId="1495562968">
+  <w:num w:numId="15" w16cid:durableId="1158184093">
     <w:abstractNumId w:val="35"/>
   </w:num>
-  <w:num w:numId="16" w16cid:durableId="690112592">
+  <w:num w:numId="16" w16cid:durableId="1753893470">
     <w:abstractNumId w:val="38"/>
   </w:num>
-  <w:num w:numId="17" w16cid:durableId="341974569">
+  <w:num w:numId="17" w16cid:durableId="1927299925">
     <w:abstractNumId w:val="42"/>
   </w:num>
-  <w:num w:numId="18" w16cid:durableId="1763795896">
+  <w:num w:numId="18" w16cid:durableId="182325574">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="19" w16cid:durableId="1339963470">
+  <w:num w:numId="19" w16cid:durableId="1680885752">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="20" w16cid:durableId="858397951">
+  <w:num w:numId="20" w16cid:durableId="898593045">
     <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="21" w16cid:durableId="1303390581">
+  <w:num w:numId="21" w16cid:durableId="439954756">
     <w:abstractNumId w:val="48"/>
   </w:num>
-  <w:num w:numId="22" w16cid:durableId="1639067953">
+  <w:num w:numId="22" w16cid:durableId="870648090">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="23" w16cid:durableId="1945459179">
+  <w:num w:numId="23" w16cid:durableId="1163811105">
     <w:abstractNumId w:val="13"/>
   </w:num>
-  <w:num w:numId="24" w16cid:durableId="1901598153">
+  <w:num w:numId="24" w16cid:durableId="2000379668">
     <w:abstractNumId w:val="27"/>
   </w:num>
-  <w:num w:numId="25" w16cid:durableId="1027830486">
+  <w:num w:numId="25" w16cid:durableId="250044693">
     <w:abstractNumId w:val="24"/>
   </w:num>
-  <w:num w:numId="26" w16cid:durableId="35128946">
+  <w:num w:numId="26" w16cid:durableId="1931430047">
     <w:abstractNumId w:val="31"/>
   </w:num>
-  <w:num w:numId="27" w16cid:durableId="1293369529">
+  <w:num w:numId="27" w16cid:durableId="301741465">
     <w:abstractNumId w:val="26"/>
   </w:num>
-  <w:num w:numId="28" w16cid:durableId="1811631513">
+  <w:num w:numId="28" w16cid:durableId="714544499">
     <w:abstractNumId w:val="47"/>
   </w:num>
-  <w:num w:numId="29" w16cid:durableId="1717730684">
+  <w:num w:numId="29" w16cid:durableId="1025667763">
     <w:abstractNumId w:val="25"/>
   </w:num>
-  <w:num w:numId="30" w16cid:durableId="2084793033">
+  <w:num w:numId="30" w16cid:durableId="1472744428">
     <w:abstractNumId w:val="45"/>
   </w:num>
-  <w:num w:numId="31" w16cid:durableId="1526627893">
+  <w:num w:numId="31" w16cid:durableId="576207349">
     <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="32" w16cid:durableId="298728508">
+  <w:num w:numId="32" w16cid:durableId="677926084">
     <w:abstractNumId w:val="20"/>
   </w:num>
-  <w:num w:numId="33" w16cid:durableId="713382644">
+  <w:num w:numId="33" w16cid:durableId="2022466331">
     <w:abstractNumId w:val="16"/>
   </w:num>
-  <w:num w:numId="34" w16cid:durableId="907225054">
+  <w:num w:numId="34" w16cid:durableId="342098484">
     <w:abstractNumId w:val="37"/>
   </w:num>
-  <w:num w:numId="35" w16cid:durableId="593519497">
+  <w:num w:numId="35" w16cid:durableId="1332678518">
     <w:abstractNumId w:val="41"/>
   </w:num>
-  <w:num w:numId="36" w16cid:durableId="1310207536">
+  <w:num w:numId="36" w16cid:durableId="180778981">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="37" w16cid:durableId="1019358459">
+  <w:num w:numId="37" w16cid:durableId="840195108">
     <w:abstractNumId w:val="14"/>
   </w:num>
-  <w:num w:numId="38" w16cid:durableId="646519029">
+  <w:num w:numId="38" w16cid:durableId="1222444560">
     <w:abstractNumId w:val="30"/>
   </w:num>
-  <w:num w:numId="39" w16cid:durableId="1781759402">
+  <w:num w:numId="39" w16cid:durableId="2097171183">
     <w:abstractNumId w:val="33"/>
   </w:num>
-  <w:num w:numId="40" w16cid:durableId="613824553">
+  <w:num w:numId="40" w16cid:durableId="553470118">
     <w:abstractNumId w:val="44"/>
   </w:num>
-  <w:num w:numId="41" w16cid:durableId="1273241862">
+  <w:num w:numId="41" w16cid:durableId="2125809014">
     <w:abstractNumId w:val="23"/>
   </w:num>
-  <w:num w:numId="42" w16cid:durableId="1610435233">
+  <w:num w:numId="42" w16cid:durableId="311563812">
     <w:abstractNumId w:val="43"/>
   </w:num>
-  <w:num w:numId="43" w16cid:durableId="563684575">
+  <w:num w:numId="43" w16cid:durableId="1394886258">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="44" w16cid:durableId="1819103925">
+  <w:num w:numId="44" w16cid:durableId="985550689">
     <w:abstractNumId w:val="17"/>
   </w:num>
-  <w:num w:numId="45" w16cid:durableId="1748454613">
+  <w:num w:numId="45" w16cid:durableId="301546760">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="46" w16cid:durableId="747574528">
+  <w:num w:numId="46" w16cid:durableId="585727442">
     <w:abstractNumId w:val="32"/>
   </w:num>
-  <w:num w:numId="47" w16cid:durableId="2102481959">
+  <w:num w:numId="47" w16cid:durableId="123237871">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="48" w16cid:durableId="1476601518">
+  <w:num w:numId="48" w16cid:durableId="122430295">
     <w:abstractNumId w:val="19"/>
   </w:num>
-  <w:num w:numId="49" w16cid:durableId="70852575">
+  <w:num w:numId="49" w16cid:durableId="1635524511">
     <w:abstractNumId w:val="28"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="151"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:zoom w:percent="100"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="007D0977"/>
     <w:rsid w:val="000146B3"/>
@@ -21645,221 +21982,228 @@
     <w:rsid w:val="000E170F"/>
     <w:rsid w:val="000E1A6C"/>
     <w:rsid w:val="000F08E1"/>
     <w:rsid w:val="000F387E"/>
     <w:rsid w:val="0010246B"/>
     <w:rsid w:val="001056AF"/>
     <w:rsid w:val="00106906"/>
     <w:rsid w:val="00107E13"/>
     <w:rsid w:val="00113DDE"/>
     <w:rsid w:val="001253E7"/>
     <w:rsid w:val="001275C9"/>
     <w:rsid w:val="001312AF"/>
     <w:rsid w:val="00133398"/>
     <w:rsid w:val="00133D11"/>
     <w:rsid w:val="001348C0"/>
     <w:rsid w:val="001357B5"/>
     <w:rsid w:val="001377E7"/>
     <w:rsid w:val="00144667"/>
     <w:rsid w:val="00144FA8"/>
     <w:rsid w:val="00147298"/>
     <w:rsid w:val="001718E6"/>
     <w:rsid w:val="00172091"/>
     <w:rsid w:val="0017547E"/>
     <w:rsid w:val="00175915"/>
     <w:rsid w:val="001807CA"/>
+    <w:rsid w:val="0018614A"/>
     <w:rsid w:val="00186822"/>
+    <w:rsid w:val="00195C55"/>
     <w:rsid w:val="001A001C"/>
     <w:rsid w:val="001A0DD3"/>
     <w:rsid w:val="001A4AEE"/>
     <w:rsid w:val="001A4D47"/>
     <w:rsid w:val="001A4E51"/>
     <w:rsid w:val="001A58AD"/>
     <w:rsid w:val="001A629B"/>
     <w:rsid w:val="001B235A"/>
     <w:rsid w:val="001B5C1D"/>
     <w:rsid w:val="001B6563"/>
     <w:rsid w:val="001C0291"/>
     <w:rsid w:val="001C0575"/>
+    <w:rsid w:val="001C0691"/>
     <w:rsid w:val="001C0FD2"/>
     <w:rsid w:val="001C26B8"/>
     <w:rsid w:val="001D2709"/>
     <w:rsid w:val="001E1DD6"/>
     <w:rsid w:val="001F0E27"/>
     <w:rsid w:val="001F619E"/>
     <w:rsid w:val="002000C1"/>
     <w:rsid w:val="00201F42"/>
     <w:rsid w:val="00202324"/>
     <w:rsid w:val="00207A49"/>
     <w:rsid w:val="00215A89"/>
     <w:rsid w:val="002353A1"/>
     <w:rsid w:val="002367E1"/>
     <w:rsid w:val="002415AA"/>
     <w:rsid w:val="00243945"/>
     <w:rsid w:val="00246317"/>
     <w:rsid w:val="00253311"/>
     <w:rsid w:val="002555DD"/>
     <w:rsid w:val="00265C88"/>
     <w:rsid w:val="00267D3F"/>
     <w:rsid w:val="00271141"/>
     <w:rsid w:val="0027278A"/>
     <w:rsid w:val="00272A20"/>
     <w:rsid w:val="00273489"/>
     <w:rsid w:val="00287242"/>
     <w:rsid w:val="00287DAE"/>
     <w:rsid w:val="00292B58"/>
     <w:rsid w:val="0029360A"/>
     <w:rsid w:val="00294312"/>
     <w:rsid w:val="00297EAE"/>
     <w:rsid w:val="002B0FAD"/>
     <w:rsid w:val="002B4DE3"/>
     <w:rsid w:val="002C08CA"/>
     <w:rsid w:val="002C38DF"/>
     <w:rsid w:val="002C4087"/>
     <w:rsid w:val="002C4955"/>
     <w:rsid w:val="002D2525"/>
     <w:rsid w:val="002D2BD0"/>
     <w:rsid w:val="002E1224"/>
     <w:rsid w:val="002E1479"/>
     <w:rsid w:val="002E4CF2"/>
     <w:rsid w:val="002E5B74"/>
     <w:rsid w:val="002E7836"/>
+    <w:rsid w:val="002F428E"/>
     <w:rsid w:val="002F4A03"/>
     <w:rsid w:val="00303419"/>
     <w:rsid w:val="00305C96"/>
     <w:rsid w:val="00311191"/>
     <w:rsid w:val="00317916"/>
     <w:rsid w:val="00317B32"/>
     <w:rsid w:val="00324315"/>
     <w:rsid w:val="00324DFE"/>
     <w:rsid w:val="00325F07"/>
     <w:rsid w:val="003265A4"/>
     <w:rsid w:val="00330151"/>
     <w:rsid w:val="00331F09"/>
     <w:rsid w:val="003437CF"/>
     <w:rsid w:val="003440CE"/>
     <w:rsid w:val="00346354"/>
     <w:rsid w:val="003468F0"/>
     <w:rsid w:val="00352B92"/>
     <w:rsid w:val="00353EB9"/>
     <w:rsid w:val="00354368"/>
     <w:rsid w:val="003574CC"/>
     <w:rsid w:val="003608E1"/>
     <w:rsid w:val="003626FA"/>
     <w:rsid w:val="00372421"/>
     <w:rsid w:val="003772A8"/>
     <w:rsid w:val="003816BE"/>
     <w:rsid w:val="00382328"/>
     <w:rsid w:val="003A4A5E"/>
     <w:rsid w:val="003B6783"/>
     <w:rsid w:val="003C4FB0"/>
     <w:rsid w:val="003C6281"/>
     <w:rsid w:val="003C6983"/>
     <w:rsid w:val="003D5A19"/>
     <w:rsid w:val="003D6529"/>
     <w:rsid w:val="003D76D3"/>
     <w:rsid w:val="003E0E0A"/>
     <w:rsid w:val="003E2278"/>
     <w:rsid w:val="003E301C"/>
     <w:rsid w:val="003E7ADD"/>
     <w:rsid w:val="003E7E49"/>
     <w:rsid w:val="003F0FD4"/>
     <w:rsid w:val="003F246F"/>
     <w:rsid w:val="004011F5"/>
     <w:rsid w:val="0040385E"/>
     <w:rsid w:val="004065F5"/>
     <w:rsid w:val="00410473"/>
     <w:rsid w:val="00414D49"/>
     <w:rsid w:val="00423676"/>
     <w:rsid w:val="00426CA9"/>
     <w:rsid w:val="0043289A"/>
+    <w:rsid w:val="00435665"/>
     <w:rsid w:val="004366F1"/>
     <w:rsid w:val="00436C5E"/>
     <w:rsid w:val="00436F5A"/>
     <w:rsid w:val="00437449"/>
     <w:rsid w:val="00442CC0"/>
     <w:rsid w:val="004507FF"/>
     <w:rsid w:val="00452190"/>
     <w:rsid w:val="00455165"/>
     <w:rsid w:val="00462675"/>
     <w:rsid w:val="00464E8E"/>
     <w:rsid w:val="00472FD3"/>
     <w:rsid w:val="00493795"/>
     <w:rsid w:val="00496C1B"/>
     <w:rsid w:val="004977DD"/>
     <w:rsid w:val="004B4968"/>
     <w:rsid w:val="004B5D65"/>
     <w:rsid w:val="004B6026"/>
     <w:rsid w:val="004C17E8"/>
     <w:rsid w:val="004C4517"/>
     <w:rsid w:val="004C6C0A"/>
     <w:rsid w:val="004D71D2"/>
     <w:rsid w:val="004E2F5D"/>
+    <w:rsid w:val="004E7DFB"/>
     <w:rsid w:val="00507FC9"/>
     <w:rsid w:val="00523894"/>
     <w:rsid w:val="00531C99"/>
     <w:rsid w:val="005336C9"/>
     <w:rsid w:val="00534039"/>
     <w:rsid w:val="0053583E"/>
     <w:rsid w:val="00541292"/>
     <w:rsid w:val="00541FD7"/>
     <w:rsid w:val="00543DD9"/>
     <w:rsid w:val="005473E1"/>
     <w:rsid w:val="005511DA"/>
     <w:rsid w:val="00553ACA"/>
     <w:rsid w:val="00554E1A"/>
     <w:rsid w:val="00556AEF"/>
     <w:rsid w:val="00556DC2"/>
     <w:rsid w:val="005615C3"/>
     <w:rsid w:val="00564247"/>
     <w:rsid w:val="005642C5"/>
     <w:rsid w:val="00566068"/>
     <w:rsid w:val="00567DFB"/>
     <w:rsid w:val="00575D4C"/>
     <w:rsid w:val="00577378"/>
     <w:rsid w:val="0058697D"/>
     <w:rsid w:val="005901C0"/>
     <w:rsid w:val="00590DCE"/>
     <w:rsid w:val="00592F8A"/>
     <w:rsid w:val="00597C3A"/>
     <w:rsid w:val="005A2F7F"/>
     <w:rsid w:val="005A58E5"/>
     <w:rsid w:val="005B588C"/>
     <w:rsid w:val="005B5AFC"/>
     <w:rsid w:val="005C3E2D"/>
     <w:rsid w:val="005E02BB"/>
     <w:rsid w:val="005E1B03"/>
     <w:rsid w:val="005E22B6"/>
     <w:rsid w:val="005E4AAF"/>
     <w:rsid w:val="005F060B"/>
     <w:rsid w:val="005F6C4E"/>
     <w:rsid w:val="005F7082"/>
     <w:rsid w:val="00601B68"/>
     <w:rsid w:val="006039B6"/>
     <w:rsid w:val="00615E6C"/>
     <w:rsid w:val="00625345"/>
     <w:rsid w:val="00625C20"/>
+    <w:rsid w:val="006307FD"/>
     <w:rsid w:val="006455CD"/>
     <w:rsid w:val="00651720"/>
     <w:rsid w:val="0066177E"/>
     <w:rsid w:val="00664928"/>
     <w:rsid w:val="00670A1A"/>
     <w:rsid w:val="006722C0"/>
     <w:rsid w:val="00673B39"/>
     <w:rsid w:val="0067414C"/>
     <w:rsid w:val="006750EE"/>
     <w:rsid w:val="006814DB"/>
     <w:rsid w:val="00682CBA"/>
     <w:rsid w:val="00683CC4"/>
     <w:rsid w:val="00685524"/>
     <w:rsid w:val="006957EF"/>
     <w:rsid w:val="006965F7"/>
     <w:rsid w:val="006A2C59"/>
     <w:rsid w:val="006A5CDA"/>
     <w:rsid w:val="006B144A"/>
     <w:rsid w:val="006B3451"/>
     <w:rsid w:val="006B5FF4"/>
     <w:rsid w:val="006B6894"/>
     <w:rsid w:val="006B7634"/>
     <w:rsid w:val="006C0DE8"/>
     <w:rsid w:val="006D6070"/>
     <w:rsid w:val="006D63BC"/>
@@ -21872,96 +22216,99 @@
     <w:rsid w:val="006F5262"/>
     <w:rsid w:val="006F5F4B"/>
     <w:rsid w:val="0070333C"/>
     <w:rsid w:val="007065D7"/>
     <w:rsid w:val="007113F8"/>
     <w:rsid w:val="00713CC3"/>
     <w:rsid w:val="00714A60"/>
     <w:rsid w:val="00716978"/>
     <w:rsid w:val="00717C5B"/>
     <w:rsid w:val="0072069C"/>
     <w:rsid w:val="0072085F"/>
     <w:rsid w:val="00721F06"/>
     <w:rsid w:val="007232A7"/>
     <w:rsid w:val="00723E4F"/>
     <w:rsid w:val="00724FA0"/>
     <w:rsid w:val="00725AE0"/>
     <w:rsid w:val="007279E6"/>
     <w:rsid w:val="00730FF1"/>
     <w:rsid w:val="00731C3E"/>
     <w:rsid w:val="00733B07"/>
     <w:rsid w:val="00740D37"/>
     <w:rsid w:val="007415F5"/>
     <w:rsid w:val="00741928"/>
     <w:rsid w:val="00743BDC"/>
     <w:rsid w:val="007461AD"/>
+    <w:rsid w:val="007508E3"/>
     <w:rsid w:val="007604D2"/>
     <w:rsid w:val="0076256E"/>
     <w:rsid w:val="0076496C"/>
     <w:rsid w:val="0077092C"/>
     <w:rsid w:val="00771428"/>
     <w:rsid w:val="00776D8F"/>
     <w:rsid w:val="00777FB6"/>
     <w:rsid w:val="00780228"/>
     <w:rsid w:val="007812FC"/>
     <w:rsid w:val="00782F5C"/>
     <w:rsid w:val="00785172"/>
     <w:rsid w:val="00796DD5"/>
     <w:rsid w:val="007A4E9F"/>
     <w:rsid w:val="007B226D"/>
     <w:rsid w:val="007B374C"/>
     <w:rsid w:val="007B7860"/>
     <w:rsid w:val="007C3C13"/>
     <w:rsid w:val="007C465C"/>
     <w:rsid w:val="007C4E17"/>
     <w:rsid w:val="007C583F"/>
     <w:rsid w:val="007C728D"/>
     <w:rsid w:val="007D0977"/>
     <w:rsid w:val="007E31E5"/>
     <w:rsid w:val="007E588A"/>
     <w:rsid w:val="007E5BEF"/>
     <w:rsid w:val="007E7E25"/>
     <w:rsid w:val="007F0517"/>
     <w:rsid w:val="00815C47"/>
     <w:rsid w:val="0082613A"/>
     <w:rsid w:val="00830EB7"/>
     <w:rsid w:val="0083426F"/>
     <w:rsid w:val="00840480"/>
     <w:rsid w:val="00841926"/>
     <w:rsid w:val="00842D50"/>
     <w:rsid w:val="008432DC"/>
     <w:rsid w:val="008463FF"/>
     <w:rsid w:val="0085018E"/>
     <w:rsid w:val="00860165"/>
     <w:rsid w:val="008633CF"/>
     <w:rsid w:val="00864FE2"/>
     <w:rsid w:val="008659DC"/>
     <w:rsid w:val="008710F4"/>
     <w:rsid w:val="008715FC"/>
     <w:rsid w:val="0087180E"/>
     <w:rsid w:val="00871A57"/>
+    <w:rsid w:val="008736BD"/>
     <w:rsid w:val="0087690D"/>
+    <w:rsid w:val="00877382"/>
     <w:rsid w:val="00880063"/>
     <w:rsid w:val="00886D1E"/>
     <w:rsid w:val="00890004"/>
     <w:rsid w:val="00890D92"/>
     <w:rsid w:val="008914C4"/>
     <w:rsid w:val="0089574F"/>
     <w:rsid w:val="00895A11"/>
     <w:rsid w:val="00895FCE"/>
     <w:rsid w:val="008979B5"/>
     <w:rsid w:val="008A2045"/>
     <w:rsid w:val="008A2D92"/>
     <w:rsid w:val="008A3287"/>
     <w:rsid w:val="008A5F96"/>
     <w:rsid w:val="008B1069"/>
     <w:rsid w:val="008B2769"/>
     <w:rsid w:val="008B27F1"/>
     <w:rsid w:val="008B66F4"/>
     <w:rsid w:val="008C31BB"/>
     <w:rsid w:val="008D1968"/>
     <w:rsid w:val="008D493E"/>
     <w:rsid w:val="008D54C0"/>
     <w:rsid w:val="008E0599"/>
     <w:rsid w:val="008E13F3"/>
     <w:rsid w:val="008E1590"/>
     <w:rsid w:val="008E65E9"/>
@@ -22074,50 +22421,51 @@
     <w:rsid w:val="00C24E2C"/>
     <w:rsid w:val="00C307DE"/>
     <w:rsid w:val="00C32045"/>
     <w:rsid w:val="00C32C41"/>
     <w:rsid w:val="00C33FB9"/>
     <w:rsid w:val="00C364D5"/>
     <w:rsid w:val="00C40780"/>
     <w:rsid w:val="00C44FB7"/>
     <w:rsid w:val="00C4518A"/>
     <w:rsid w:val="00C60F80"/>
     <w:rsid w:val="00C65606"/>
     <w:rsid w:val="00C70C61"/>
     <w:rsid w:val="00C73511"/>
     <w:rsid w:val="00C74309"/>
     <w:rsid w:val="00C77502"/>
     <w:rsid w:val="00C81131"/>
     <w:rsid w:val="00C81450"/>
     <w:rsid w:val="00C81E53"/>
     <w:rsid w:val="00C83AD6"/>
     <w:rsid w:val="00C856F7"/>
     <w:rsid w:val="00C876A5"/>
     <w:rsid w:val="00CA0E8B"/>
     <w:rsid w:val="00CA1B80"/>
     <w:rsid w:val="00CA6F9A"/>
     <w:rsid w:val="00CB3173"/>
+    <w:rsid w:val="00CB5064"/>
     <w:rsid w:val="00CB6B8F"/>
     <w:rsid w:val="00CC09A7"/>
     <w:rsid w:val="00CC18D0"/>
     <w:rsid w:val="00CC1B4F"/>
     <w:rsid w:val="00CC210C"/>
     <w:rsid w:val="00CC286B"/>
     <w:rsid w:val="00CC4A8D"/>
     <w:rsid w:val="00CE09A6"/>
     <w:rsid w:val="00CE2F87"/>
     <w:rsid w:val="00CF5EA9"/>
     <w:rsid w:val="00CF7252"/>
     <w:rsid w:val="00D033B9"/>
     <w:rsid w:val="00D0490D"/>
     <w:rsid w:val="00D04B95"/>
     <w:rsid w:val="00D04DF8"/>
     <w:rsid w:val="00D05398"/>
     <w:rsid w:val="00D10540"/>
     <w:rsid w:val="00D16944"/>
     <w:rsid w:val="00D1714D"/>
     <w:rsid w:val="00D24EEA"/>
     <w:rsid w:val="00D30B39"/>
     <w:rsid w:val="00D354E0"/>
     <w:rsid w:val="00D36CEE"/>
     <w:rsid w:val="00D36FA9"/>
     <w:rsid w:val="00D3758A"/>
@@ -22134,50 +22482,51 @@
     <w:rsid w:val="00D91D81"/>
     <w:rsid w:val="00D953D7"/>
     <w:rsid w:val="00DA01CE"/>
     <w:rsid w:val="00DA27D7"/>
     <w:rsid w:val="00DA2CF9"/>
     <w:rsid w:val="00DA74C4"/>
     <w:rsid w:val="00DB5FE5"/>
     <w:rsid w:val="00DB7C4E"/>
     <w:rsid w:val="00DC7946"/>
     <w:rsid w:val="00DD4375"/>
     <w:rsid w:val="00DD7447"/>
     <w:rsid w:val="00DE5D58"/>
     <w:rsid w:val="00DF1685"/>
     <w:rsid w:val="00DF64F0"/>
     <w:rsid w:val="00DF7FC1"/>
     <w:rsid w:val="00E01B4B"/>
     <w:rsid w:val="00E1127E"/>
     <w:rsid w:val="00E124D1"/>
     <w:rsid w:val="00E1608E"/>
     <w:rsid w:val="00E16917"/>
     <w:rsid w:val="00E17676"/>
     <w:rsid w:val="00E23438"/>
     <w:rsid w:val="00E25CF6"/>
     <w:rsid w:val="00E35044"/>
     <w:rsid w:val="00E419B4"/>
+    <w:rsid w:val="00E46031"/>
     <w:rsid w:val="00E464C9"/>
     <w:rsid w:val="00E50F7D"/>
     <w:rsid w:val="00E542E4"/>
     <w:rsid w:val="00E549B8"/>
     <w:rsid w:val="00E56AD9"/>
     <w:rsid w:val="00E77BDF"/>
     <w:rsid w:val="00E808E8"/>
     <w:rsid w:val="00E81AFD"/>
     <w:rsid w:val="00E82217"/>
     <w:rsid w:val="00E84B85"/>
     <w:rsid w:val="00E92C74"/>
     <w:rsid w:val="00EA1FB7"/>
     <w:rsid w:val="00EA3D15"/>
     <w:rsid w:val="00EA6D4A"/>
     <w:rsid w:val="00EA6F47"/>
     <w:rsid w:val="00EA7174"/>
     <w:rsid w:val="00EB00B0"/>
     <w:rsid w:val="00EB4DD4"/>
     <w:rsid w:val="00EB5DA1"/>
     <w:rsid w:val="00EB7E72"/>
     <w:rsid w:val="00EC4C8E"/>
     <w:rsid w:val="00EC4F20"/>
     <w:rsid w:val="00EC5B9A"/>
     <w:rsid w:val="00ED09D0"/>
     <w:rsid w:val="00ED16BE"/>
@@ -23596,51 +23945,51 @@
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:vinculacion.sociedad@unah.edu.hn" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -23893,79 +24242,79 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E74E8503-465F-4832-8D14-C3CBC306056A}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AC265ABC-B369-4236-A625-52A1A54E5FF9}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>7</Pages>
-  <Words>1330</Words>
-  <Characters>7827</Characters>
+  <Words>1425</Words>
+  <Characters>7839</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>1565</Lines>
-  <Paragraphs>1526</Paragraphs>
+  <Lines>65</Lines>
+  <Paragraphs>18</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>7631</CharactersWithSpaces>
+  <CharactersWithSpaces>9246</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:creator>T S E</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>