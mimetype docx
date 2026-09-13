--- v0 (2026-06-03)
+++ v1 (2026-09-13)
@@ -4492,51 +4492,52 @@
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5989" w:type="pct"/>
         <w:tblInd w:w="-856" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2578"/>
         <w:gridCol w:w="2000"/>
         <w:gridCol w:w="667"/>
         <w:gridCol w:w="1270"/>
         <w:gridCol w:w="63"/>
-        <w:gridCol w:w="1333"/>
+        <w:gridCol w:w="309"/>
+        <w:gridCol w:w="1024"/>
         <w:gridCol w:w="1021"/>
         <w:gridCol w:w="2267"/>
       </w:tblGrid>
       <w:tr w:rsidR="000D607A" w:rsidRPr="00A8013C" w14:paraId="2E636224" w14:textId="77777777" w:rsidTr="00AA61D5">
         <w:trPr>
           <w:trHeight w:val="680"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1151" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:shd w:val="clear" w:color="auto" w:fill="002060"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="349AE48E" w14:textId="6B77789C" w:rsidR="000D607A" w:rsidRPr="00445E4C" w:rsidRDefault="000D607A">
             <w:pPr>
               <w:pStyle w:val="Prrafodelista"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="8"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
@@ -4560,51 +4561,51 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
               <w:t xml:space="preserve"> de la asignatura / práctica de posgrado</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2DFB5791" w14:textId="67A306E5" w:rsidR="00445E4C" w:rsidRPr="00853C4D" w:rsidRDefault="00445E4C" w:rsidP="00853C4D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3849" w:type="pct"/>
-            <w:gridSpan w:val="7"/>
+            <w:gridSpan w:val="8"/>
           </w:tcPr>
           <w:p w14:paraId="1E1BF814" w14:textId="0493811D" w:rsidR="00114875" w:rsidRPr="004C571C" w:rsidRDefault="000D607A" w:rsidP="00E000FD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rStyle w:val="Referenciaintensa"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Referenciaintensa"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES_tradnl"/>
@@ -4687,51 +4688,51 @@
               </w:rPr>
               <w:t>Sección:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0C015BF4" w14:textId="7CAB8DAF" w:rsidR="000D607A" w:rsidRPr="000D607A" w:rsidRDefault="000D607A" w:rsidP="00E000FD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rStyle w:val="Referenciaintensa"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2063" w:type="pct"/>
-            <w:gridSpan w:val="3"/>
+            <w:gridSpan w:val="4"/>
           </w:tcPr>
           <w:p w14:paraId="7C440F68" w14:textId="77777777" w:rsidR="000D607A" w:rsidRDefault="000D607A" w:rsidP="00E000FD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rStyle w:val="Referenciaintensa"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Referenciaintensa"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES_tradnl"/>
@@ -4763,51 +4764,51 @@
           <w:trHeight w:val="284"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1151" w:type="pct"/>
             <w:vMerge/>
             <w:shd w:val="clear" w:color="auto" w:fill="002060"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46E30DDF" w14:textId="77777777" w:rsidR="000D607A" w:rsidRPr="000D607A" w:rsidRDefault="000D607A" w:rsidP="00E000FD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3849" w:type="pct"/>
-            <w:gridSpan w:val="7"/>
+            <w:gridSpan w:val="8"/>
             <w:shd w:val="clear" w:color="auto" w:fill="002060"/>
           </w:tcPr>
           <w:p w14:paraId="0F97F78F" w14:textId="085AFD4F" w:rsidR="000D607A" w:rsidRPr="00DC74C8" w:rsidRDefault="000D607A" w:rsidP="00E000FD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rStyle w:val="Referenciaintensa"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Referenciaintensa"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
@@ -4949,51 +4950,51 @@
               </w:rPr>
               <w:t>Hombres:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7B392BAF" w14:textId="7493D800" w:rsidR="00D115F8" w:rsidRPr="000D607A" w:rsidRDefault="00D115F8" w:rsidP="00D115F8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rStyle w:val="Referenciaintensa"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1190" w:type="pct"/>
-            <w:gridSpan w:val="3"/>
+            <w:gridSpan w:val="4"/>
           </w:tcPr>
           <w:p w14:paraId="5DBD5F52" w14:textId="77777777" w:rsidR="00D115F8" w:rsidRPr="00D115F8" w:rsidRDefault="00D115F8" w:rsidP="00D115F8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rStyle w:val="Referenciaintensa"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D115F8">
               <w:rPr>
                 <w:rStyle w:val="Referenciaintensa"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES_tradnl"/>
@@ -5049,503 +5050,711 @@
                 <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
               <w:t>Total:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="079645CE" w14:textId="78C5B270" w:rsidR="00D115F8" w:rsidRPr="000D607A" w:rsidRDefault="00D115F8" w:rsidP="00D115F8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rStyle w:val="Referenciaintensa"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D20C3F" w:rsidRPr="00A8013C" w14:paraId="450E4825" w14:textId="77777777" w:rsidTr="00AA61D5">
+      <w:tr w:rsidR="0027408C" w:rsidRPr="00A8013C" w14:paraId="450E4825" w14:textId="77777777" w:rsidTr="00AA61D5">
         <w:trPr>
           <w:trHeight w:val="680"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1151" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:shd w:val="clear" w:color="auto" w:fill="002060"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0E433BA1" w14:textId="1D120F12" w:rsidR="00D20C3F" w:rsidRPr="00853C4D" w:rsidRDefault="000D607A">
+          <w:p w14:paraId="0E433BA1" w14:textId="1D120F12" w:rsidR="0027408C" w:rsidRPr="00853C4D" w:rsidRDefault="0027408C">
             <w:pPr>
               <w:pStyle w:val="Prrafodelista"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="8"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00853C4D">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
               <w:t>Datos</w:t>
             </w:r>
             <w:r w:rsidRPr="00853C4D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
               <w:t xml:space="preserve"> del docente responsable</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="pct"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w14:paraId="6E32A4EC" w14:textId="77777777" w:rsidR="00D20C3F" w:rsidRDefault="00D20C3F" w:rsidP="00E000FD">
+          <w:p w14:paraId="6E32A4EC" w14:textId="77777777" w:rsidR="0027408C" w:rsidRDefault="0027408C" w:rsidP="00E000FD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rStyle w:val="Referenciaintensa"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000D607A">
               <w:rPr>
                 <w:rStyle w:val="Referenciaintensa"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t xml:space="preserve">Nombre Completo: </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="130AF4C2" w14:textId="111425A6" w:rsidR="00DC74C8" w:rsidRPr="00DC74C8" w:rsidRDefault="00DC74C8" w:rsidP="00E000FD">
+          <w:p w14:paraId="130AF4C2" w14:textId="111425A6" w:rsidR="0027408C" w:rsidRPr="00DC74C8" w:rsidRDefault="0027408C" w:rsidP="00E000FD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rStyle w:val="Referenciaintensa"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2091" w:type="pct"/>
-            <w:gridSpan w:val="4"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="25AEABEA" w14:textId="77777777" w:rsidR="00D20C3F" w:rsidRDefault="00D20C3F" w:rsidP="00E000FD">
+            <w:gridSpan w:val="5"/>
+          </w:tcPr>
+          <w:p w14:paraId="25AEABEA" w14:textId="77777777" w:rsidR="0027408C" w:rsidRDefault="0027408C" w:rsidP="00E000FD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rStyle w:val="Referenciaintensa"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000D607A">
               <w:rPr>
                 <w:rStyle w:val="Referenciaintensa"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t>No. de empleado/a:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="265C7C03" w14:textId="77777777" w:rsidR="00DC74C8" w:rsidRPr="000D607A" w:rsidRDefault="00DC74C8" w:rsidP="00E000FD">
+          <w:p w14:paraId="265C7C03" w14:textId="77777777" w:rsidR="0027408C" w:rsidRPr="000D607A" w:rsidRDefault="0027408C" w:rsidP="00E000FD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rStyle w:val="Referenciaintensa"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D20C3F" w:rsidRPr="00A8013C" w14:paraId="3BFBD4C3" w14:textId="77777777" w:rsidTr="00AA61D5">
+      <w:tr w:rsidR="0027408C" w:rsidRPr="00A8013C" w14:paraId="3BFBD4C3" w14:textId="77777777" w:rsidTr="00AA61D5">
         <w:trPr>
           <w:trHeight w:val="680"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1151" w:type="pct"/>
             <w:vMerge/>
             <w:shd w:val="clear" w:color="auto" w:fill="002060"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4FF2911A" w14:textId="77777777" w:rsidR="00D20C3F" w:rsidRPr="00A8013C" w:rsidRDefault="00D20C3F" w:rsidP="00E000FD">
+          <w:p w14:paraId="4FF2911A" w14:textId="77777777" w:rsidR="0027408C" w:rsidRPr="00A8013C" w:rsidRDefault="0027408C" w:rsidP="00E000FD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="pct"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w14:paraId="27583076" w14:textId="7D47E2D3" w:rsidR="00DC74C8" w:rsidRPr="00DC74C8" w:rsidRDefault="00D20C3F" w:rsidP="00E000FD">
+          <w:p w14:paraId="27583076" w14:textId="7D47E2D3" w:rsidR="0027408C" w:rsidRPr="00DC74C8" w:rsidRDefault="0027408C" w:rsidP="00E000FD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rStyle w:val="Referenciaintensa"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000D607A">
               <w:rPr>
                 <w:rStyle w:val="Referenciaintensa"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t>Correo electrónico:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7652BAD3" w14:textId="77777777" w:rsidR="00D20C3F" w:rsidRPr="000D607A" w:rsidRDefault="00D20C3F" w:rsidP="00E000FD">
+          <w:p w14:paraId="7652BAD3" w14:textId="77777777" w:rsidR="0027408C" w:rsidRPr="000D607A" w:rsidRDefault="0027408C" w:rsidP="00E000FD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rStyle w:val="Referenciaintensa"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="5ED63859" w14:textId="77777777" w:rsidR="00D20C3F" w:rsidRPr="000D607A" w:rsidRDefault="00D20C3F" w:rsidP="00E000FD">
+          <w:p w14:paraId="5ED63859" w14:textId="77777777" w:rsidR="0027408C" w:rsidRPr="000D607A" w:rsidRDefault="0027408C" w:rsidP="00E000FD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rStyle w:val="Referenciaintensa"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2091" w:type="pct"/>
-            <w:gridSpan w:val="4"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="36D185B9" w14:textId="77777777" w:rsidR="00D20C3F" w:rsidRDefault="00D20C3F" w:rsidP="00E000FD">
+            <w:gridSpan w:val="5"/>
+          </w:tcPr>
+          <w:p w14:paraId="36D185B9" w14:textId="77777777" w:rsidR="0027408C" w:rsidRDefault="0027408C" w:rsidP="00E000FD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rStyle w:val="Referenciaintensa"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000D607A">
               <w:rPr>
                 <w:rStyle w:val="Referenciaintensa"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t>Celular:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5B3C865F" w14:textId="77777777" w:rsidR="00DC74C8" w:rsidRPr="000D607A" w:rsidRDefault="00DC74C8" w:rsidP="00E000FD">
+          <w:p w14:paraId="5B3C865F" w14:textId="77777777" w:rsidR="0027408C" w:rsidRPr="000D607A" w:rsidRDefault="0027408C" w:rsidP="00E000FD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rStyle w:val="Referenciaintensa"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D20C3F" w:rsidRPr="00A8013C" w14:paraId="15CFC6C1" w14:textId="77777777" w:rsidTr="00AA61D5">
+      <w:tr w:rsidR="0027408C" w:rsidRPr="00A8013C" w14:paraId="15CFC6C1" w14:textId="77777777" w:rsidTr="00AA61D5">
         <w:trPr>
           <w:trHeight w:val="680"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1151" w:type="pct"/>
             <w:vMerge/>
             <w:shd w:val="clear" w:color="auto" w:fill="002060"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="471E060B" w14:textId="77777777" w:rsidR="00D20C3F" w:rsidRPr="00A8013C" w:rsidRDefault="00D20C3F" w:rsidP="00E000FD">
+          <w:p w14:paraId="471E060B" w14:textId="77777777" w:rsidR="0027408C" w:rsidRPr="00A8013C" w:rsidRDefault="0027408C" w:rsidP="00E000FD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="pct"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w14:paraId="65DABF97" w14:textId="77777777" w:rsidR="00D20C3F" w:rsidRDefault="00D20C3F" w:rsidP="00E000FD">
+          <w:p w14:paraId="65DABF97" w14:textId="77777777" w:rsidR="0027408C" w:rsidRDefault="0027408C" w:rsidP="00E000FD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rStyle w:val="Referenciaintensa"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000D607A">
               <w:rPr>
                 <w:rStyle w:val="Referenciaintensa"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t>Categoría:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="704B34D1" w14:textId="77777777" w:rsidR="00DC74C8" w:rsidRPr="00DC74C8" w:rsidRDefault="00DC74C8" w:rsidP="00E000FD">
+          <w:p w14:paraId="704B34D1" w14:textId="77777777" w:rsidR="0027408C" w:rsidRPr="00DC74C8" w:rsidRDefault="0027408C" w:rsidP="00E000FD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rStyle w:val="Referenciaintensa"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="13F4FDC4" w14:textId="77777777" w:rsidR="00D20C3F" w:rsidRPr="000D607A" w:rsidRDefault="00D20C3F" w:rsidP="00E000FD">
+          <w:p w14:paraId="13F4FDC4" w14:textId="77777777" w:rsidR="0027408C" w:rsidRPr="000D607A" w:rsidRDefault="0027408C" w:rsidP="00E000FD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rStyle w:val="Referenciaintensa"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i w:val="0"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2091" w:type="pct"/>
-            <w:gridSpan w:val="4"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="0A1DC94B" w14:textId="77777777" w:rsidR="00D20C3F" w:rsidRDefault="00D20C3F" w:rsidP="00E000FD">
+            <w:gridSpan w:val="5"/>
+          </w:tcPr>
+          <w:p w14:paraId="0A1DC94B" w14:textId="77777777" w:rsidR="0027408C" w:rsidRDefault="0027408C" w:rsidP="00E000FD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rStyle w:val="Referenciaintensa"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000D607A">
               <w:rPr>
                 <w:rStyle w:val="Referenciaintensa"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
-              <w:t>Departamento al que pertenece</w:t>
-[...13 lines deleted...]
-          <w:p w14:paraId="4497FCF3" w14:textId="5E752CCE" w:rsidR="00DC74C8" w:rsidRPr="00DC74C8" w:rsidRDefault="00DC74C8" w:rsidP="00E000FD">
+              <w:t>Departamento al que pertenece:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4497FCF3" w14:textId="5E752CCE" w:rsidR="0027408C" w:rsidRPr="00DC74C8" w:rsidRDefault="0027408C" w:rsidP="00E000FD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rStyle w:val="Referenciaintensa"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C2234B" w:rsidRPr="00A8013C" w14:paraId="152A5CAF" w14:textId="77777777" w:rsidTr="00AA61D5">
+      <w:tr w:rsidR="0027408C" w:rsidRPr="00A8013C" w14:paraId="34FDFE55" w14:textId="77777777" w:rsidTr="0027408C">
+        <w:trPr>
+          <w:trHeight w:val="338"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1151" w:type="pct"/>
+            <w:vMerge/>
+            <w:shd w:val="clear" w:color="auto" w:fill="002060"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="289032AB" w14:textId="77777777" w:rsidR="0027408C" w:rsidRPr="00A8013C" w:rsidRDefault="0027408C" w:rsidP="00E000FD">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3849" w:type="pct"/>
+            <w:gridSpan w:val="8"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="48B07825" w14:textId="77CEEDE5" w:rsidR="0027408C" w:rsidRPr="000D607A" w:rsidRDefault="0027408C" w:rsidP="0027408C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rStyle w:val="Referenciaintensa"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Referenciaintensa"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+              <w:t>Rol del docente en la ejecución del proyecto</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0027408C" w:rsidRPr="00A8013C" w14:paraId="4E90A85A" w14:textId="77777777" w:rsidTr="0027408C">
+        <w:trPr>
+          <w:trHeight w:val="337"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1151" w:type="pct"/>
+            <w:vMerge/>
+            <w:shd w:val="clear" w:color="auto" w:fill="002060"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1B1F3839" w14:textId="77777777" w:rsidR="0027408C" w:rsidRPr="00A8013C" w:rsidRDefault="0027408C" w:rsidP="00E000FD">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1924" w:type="pct"/>
+            <w:gridSpan w:val="5"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="17BCB342" w14:textId="6AF6CD13" w:rsidR="0027408C" w:rsidRPr="0027408C" w:rsidRDefault="0027408C" w:rsidP="0027408C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rStyle w:val="Referenciaintensa"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Referenciaintensa"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Coordinador </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Referenciaintensa"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+              <w:t>(solo puede designarse a un docente en el rol de coordinador(a))</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1925" w:type="pct"/>
+            <w:gridSpan w:val="3"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="3D35A891" w14:textId="5CC1FB32" w:rsidR="0027408C" w:rsidRPr="000D607A" w:rsidRDefault="0027408C" w:rsidP="0027408C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rStyle w:val="Referenciaintensa"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Referenciaintensa"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+              <w:t>Participante</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0027408C" w:rsidRPr="00A8013C" w14:paraId="41C9F743" w14:textId="77777777" w:rsidTr="0027408C">
+        <w:trPr>
+          <w:trHeight w:val="337"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1151" w:type="pct"/>
+            <w:vMerge/>
+            <w:shd w:val="clear" w:color="auto" w:fill="002060"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1666E144" w14:textId="77777777" w:rsidR="0027408C" w:rsidRPr="00A8013C" w:rsidRDefault="0027408C" w:rsidP="00E000FD">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1924" w:type="pct"/>
+            <w:gridSpan w:val="5"/>
+          </w:tcPr>
+          <w:p w14:paraId="6D57B374" w14:textId="77777777" w:rsidR="0027408C" w:rsidRPr="000D607A" w:rsidRDefault="0027408C" w:rsidP="0027408C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rStyle w:val="Referenciaintensa"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1925" w:type="pct"/>
+            <w:gridSpan w:val="3"/>
+          </w:tcPr>
+          <w:p w14:paraId="03DC9EEF" w14:textId="4B03D6E4" w:rsidR="0027408C" w:rsidRPr="000D607A" w:rsidRDefault="0027408C" w:rsidP="0027408C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rStyle w:val="Referenciaintensa"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C2234B" w:rsidRPr="00A8013C" w14:paraId="152A5CAF" w14:textId="77777777" w:rsidTr="0027408C">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1151" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:shd w:val="clear" w:color="auto" w:fill="002060"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2219D913" w14:textId="745CA4BA" w:rsidR="00C2234B" w:rsidRPr="00853C4D" w:rsidRDefault="00C2234B">
             <w:pPr>
               <w:pStyle w:val="Prrafodelista"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="8"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00853C4D">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Horas</w:t>
             </w:r>
             <w:r w:rsidRPr="00853C4D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
               <w:t xml:space="preserve"> de dedicación del estudiante</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="893" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="002060"/>
           </w:tcPr>
           <w:p w14:paraId="7EFD5B38" w14:textId="38BDFE95" w:rsidR="00C2234B" w:rsidRPr="00C2234B" w:rsidRDefault="00C2234B" w:rsidP="00C2234B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rStyle w:val="Referenciaintensa"/>
@@ -5603,135 +5812,135 @@
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t xml:space="preserve">Horas de trabajo </w:t>
             </w:r>
             <w:r w:rsidR="004C571C">
               <w:rPr>
                 <w:rStyle w:val="Referenciaintensa"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t xml:space="preserve">práctico </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1051" w:type="pct"/>
-            <w:gridSpan w:val="2"/>
+            <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="002060"/>
           </w:tcPr>
           <w:p w14:paraId="42A72CF4" w14:textId="69237692" w:rsidR="00C2234B" w:rsidRPr="00C2234B" w:rsidRDefault="00C2234B" w:rsidP="00C2234B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rStyle w:val="Referenciaintensa"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Referenciaintensa"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t>Horas de trabajo fuera del aula</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1013" w:type="pct"/>
+            <w:tcW w:w="1012" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="002060"/>
           </w:tcPr>
           <w:p w14:paraId="024E694D" w14:textId="3815CD49" w:rsidR="00C2234B" w:rsidRPr="00C2234B" w:rsidRDefault="00C2234B" w:rsidP="00C2234B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rStyle w:val="Referenciaintensa"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Referenciaintensa"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t>TOTAL</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Referenciaintensa"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t xml:space="preserve"> HORAS</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C2234B" w:rsidRPr="00A8013C" w14:paraId="4C3F1E48" w14:textId="77777777" w:rsidTr="00AA61D5">
+      <w:tr w:rsidR="00C2234B" w:rsidRPr="00A8013C" w14:paraId="4C3F1E48" w14:textId="77777777" w:rsidTr="0027408C">
         <w:trPr>
           <w:trHeight w:val="680"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1151" w:type="pct"/>
             <w:vMerge/>
             <w:shd w:val="clear" w:color="auto" w:fill="002060"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="736BA4B2" w14:textId="77777777" w:rsidR="00C2234B" w:rsidRDefault="00C2234B" w:rsidP="00E000FD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -5759,94 +5968,94 @@
           <w:tcPr>
             <w:tcW w:w="893" w:type="pct"/>
             <w:gridSpan w:val="3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5DC10FFE" w14:textId="77777777" w:rsidR="00C2234B" w:rsidRPr="00C2234B" w:rsidRDefault="00C2234B" w:rsidP="00C2234B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rStyle w:val="Referenciaintensa"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1051" w:type="pct"/>
-            <w:gridSpan w:val="2"/>
+            <w:gridSpan w:val="3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="528F5B9D" w14:textId="77777777" w:rsidR="00C2234B" w:rsidRPr="00C2234B" w:rsidRDefault="00C2234B" w:rsidP="00C2234B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rStyle w:val="Referenciaintensa"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1013" w:type="pct"/>
+            <w:tcW w:w="1012" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="039A29B8" w14:textId="47353A88" w:rsidR="00C2234B" w:rsidRPr="00C2234B" w:rsidRDefault="00C2234B" w:rsidP="00C2234B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rStyle w:val="Referenciaintensa"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003D7D92" w:rsidRPr="00A8013C" w14:paraId="73E11FC0" w14:textId="77777777" w:rsidTr="00AA61D5">
+      <w:tr w:rsidR="003D7D92" w:rsidRPr="00A8013C" w14:paraId="73E11FC0" w14:textId="77777777" w:rsidTr="0027408C">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1151" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:shd w:val="clear" w:color="auto" w:fill="002060"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="325CEEAF" w14:textId="28FD618C" w:rsidR="003D7D92" w:rsidRPr="00853C4D" w:rsidRDefault="003D7D92">
             <w:pPr>
               <w:pStyle w:val="Prrafodelista"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="8"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
@@ -5924,135 +6133,135 @@
                 <w:iCs w:val="0"/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Referenciaintensa"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t>Horas de trabajo en campo</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1051" w:type="pct"/>
-            <w:gridSpan w:val="2"/>
+            <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="002060"/>
           </w:tcPr>
           <w:p w14:paraId="374070CD" w14:textId="7D67723F" w:rsidR="003D7D92" w:rsidRPr="003D7D92" w:rsidRDefault="003D7D92" w:rsidP="003D7D92">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rStyle w:val="Referenciaintensa"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Referenciaintensa"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t>Horas de trabajo fuera del aula</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1013" w:type="pct"/>
+            <w:tcW w:w="1012" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="002060"/>
           </w:tcPr>
           <w:p w14:paraId="3E3434FA" w14:textId="0496D34D" w:rsidR="003D7D92" w:rsidRPr="003D7D92" w:rsidRDefault="003D7D92" w:rsidP="003D7D92">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rStyle w:val="Referenciaintensa"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Referenciaintensa"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t>TOTAL</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Referenciaintensa"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t xml:space="preserve"> HORAS</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003D7D92" w:rsidRPr="00A8013C" w14:paraId="4489D7BC" w14:textId="77777777" w:rsidTr="00AA61D5">
+      <w:tr w:rsidR="003D7D92" w:rsidRPr="00A8013C" w14:paraId="4489D7BC" w14:textId="77777777" w:rsidTr="0027408C">
         <w:trPr>
           <w:trHeight w:val="680"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1151" w:type="pct"/>
             <w:vMerge/>
             <w:shd w:val="clear" w:color="auto" w:fill="002060"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="626AE906" w14:textId="77777777" w:rsidR="003D7D92" w:rsidRDefault="003D7D92" w:rsidP="003D7D92">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -6080,73 +6289,73 @@
           <w:tcPr>
             <w:tcW w:w="893" w:type="pct"/>
             <w:gridSpan w:val="3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="06B2C946" w14:textId="77777777" w:rsidR="003D7D92" w:rsidRPr="00C2234B" w:rsidRDefault="003D7D92" w:rsidP="003D7D92">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rStyle w:val="Referenciaintensa"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1051" w:type="pct"/>
-            <w:gridSpan w:val="2"/>
+            <w:gridSpan w:val="3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="13E0377B" w14:textId="77777777" w:rsidR="003D7D92" w:rsidRPr="00C2234B" w:rsidRDefault="003D7D92" w:rsidP="003D7D92">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rStyle w:val="Referenciaintensa"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1013" w:type="pct"/>
+            <w:tcW w:w="1012" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1BBD343D" w14:textId="77777777" w:rsidR="003D7D92" w:rsidRPr="00C2234B" w:rsidRDefault="003D7D92" w:rsidP="003D7D92">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rStyle w:val="Referenciaintensa"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00445E4C" w:rsidRPr="00A8013C" w14:paraId="13C22A34" w14:textId="77777777" w:rsidTr="00AA61D5">
         <w:trPr>
           <w:trHeight w:val="680"/>
         </w:trPr>
         <w:tc>
@@ -6237,51 +6446,51 @@
                 <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Referenciaintensa"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t>(sobre el 100% de la calificación final)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2063" w:type="pct"/>
-            <w:gridSpan w:val="3"/>
+            <w:gridSpan w:val="4"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6B82CB67" w14:textId="77777777" w:rsidR="00445E4C" w:rsidRPr="00445E4C" w:rsidRDefault="00445E4C" w:rsidP="003D7D92">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rStyle w:val="Referenciaintensa"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="1870E2FA" w14:textId="3528931E" w:rsidR="002C3F80" w:rsidRDefault="00AA61D5" w:rsidP="00AA61D5">
       <w:pPr>
@@ -10344,51 +10553,50 @@
       <w:pPr>
         <w:spacing w:before="240" w:line="252" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:iCs/>
           <w:noProof/>
           <w:color w:val="002060"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:iCs/>
           <w:noProof/>
           <w:color w:val="002060"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Nota: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:iCs/>
           <w:noProof/>
           <w:color w:val="002060"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>En el informe final del proyecto se detallarán los nombres completos de los(as) estudiantes UNAH y voluntarios que participaron en el proyecto</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="112FF524" w14:textId="5B15E6AC" w:rsidR="00C261B1" w:rsidRPr="00114875" w:rsidRDefault="00C261B1" w:rsidP="00114875">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="240" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="210"/>
@@ -11839,50 +12047,51 @@
           <w:trHeight w:val="964"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2757" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="37905487" w14:textId="3EEF0BFE" w:rsidR="0002648E" w:rsidRDefault="0002648E" w:rsidP="0002648E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B750FD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Descripción de la participación de la UNAH en el proyecto a trav</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>é</w:t>
             </w:r>
             <w:r w:rsidRPr="00B750FD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>s la</w:t>
             </w:r>
             <w:r w:rsidR="002D4441">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
@@ -11934,51 +12143,50 @@
           <w:trHeight w:val="964"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2757" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="327C16E9" w14:textId="49D463A9" w:rsidR="0002648E" w:rsidRDefault="0002648E" w:rsidP="0002648E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B750FD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Descripción de la participación de la entidad contraparte</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2243" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="5D87C93A" w14:textId="77777777" w:rsidR="0002648E" w:rsidRDefault="0002648E" w:rsidP="0002648E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0002648E" w:rsidRPr="00A8013C" w14:paraId="3BD43421" w14:textId="77777777" w:rsidTr="0017624C">
         <w:trPr>
           <w:trHeight w:val="964"/>
         </w:trPr>
@@ -12900,51 +13108,50 @@
             <w:tcW w:w="5000" w:type="pct"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="002060"/>
           </w:tcPr>
           <w:p w14:paraId="7136B09D" w14:textId="412099B2" w:rsidR="0002648E" w:rsidRPr="000D1C53" w:rsidRDefault="0002648E">
             <w:pPr>
               <w:pStyle w:val="Prrafodelista"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="252" w:lineRule="auto"/>
               <w:ind w:left="502"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">Indicadores de mediano plazo. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
               <w:t xml:space="preserve">Son los efectos que se esperan alcanzar </w:t>
             </w:r>
             <w:r w:rsidRPr="006A27B9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
               <w:t>de la práctica</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
               <w:t xml:space="preserve">, es decir, la transformación esperada en la población beneficiada </w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -17194,50 +17401,51 @@
         <w:spacing w:before="240" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="210"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:iCs/>
           <w:noProof/>
           <w:color w:val="002060"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008201F5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:iCs/>
           <w:noProof/>
           <w:color w:val="002060"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>FIRMAS</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5380" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4958"/>
         <w:gridCol w:w="5103"/>
       </w:tblGrid>
@@ -17321,51 +17529,50 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00AD2232" w:rsidRPr="00A8013C" w14:paraId="3F1C5E97" w14:textId="77777777" w:rsidTr="00175E62">
         <w:trPr>
           <w:trHeight w:val="395"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2464" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="434037E6" w14:textId="77777777" w:rsidR="00E61EF5" w:rsidRPr="00A8013C" w:rsidRDefault="00E61EF5" w:rsidP="00FC5510">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A8013C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Nombre:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2536" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="11AD4428" w14:textId="77777777" w:rsidR="00E61EF5" w:rsidRPr="00A8013C" w:rsidRDefault="00E61EF5" w:rsidP="00FC5510">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A8013C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
               <w:t>Nombre:</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -18324,61 +18531,61 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
         </w:rPr>
         <w:t>Los documentos 2 y 3  son obligatorios</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="39570C5F" w14:textId="77777777" w:rsidR="00D20C3F" w:rsidRPr="00A32A89" w:rsidRDefault="00D20C3F" w:rsidP="00A32A89"/>
     <w:sectPr w:rsidR="00D20C3F" w:rsidRPr="00A32A89" w:rsidSect="007461AD">
       <w:headerReference w:type="even" r:id="rId9"/>
       <w:headerReference w:type="default" r:id="rId10"/>
       <w:footerReference w:type="even" r:id="rId11"/>
       <w:footerReference w:type="default" r:id="rId12"/>
       <w:headerReference w:type="first" r:id="rId13"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="2268" w:right="1440" w:bottom="1440" w:left="1440" w:header="737" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="46E7C381" w14:textId="77777777" w:rsidR="00922A6F" w:rsidRDefault="00922A6F" w:rsidP="007D0977">
+    <w:p w14:paraId="3C120F2B" w14:textId="77777777" w:rsidR="006630F1" w:rsidRDefault="006630F1" w:rsidP="007D0977">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="03533CC5" w14:textId="77777777" w:rsidR="00922A6F" w:rsidRDefault="00922A6F" w:rsidP="007D0977">
+    <w:p w14:paraId="7FDC7704" w14:textId="77777777" w:rsidR="006630F1" w:rsidRDefault="006630F1" w:rsidP="007D0977">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="1">
     <w:p w14:paraId="697787DC" w14:textId="77777777" w:rsidR="0002648E" w:rsidRDefault="0002648E" w:rsidP="003E4483">
       <w:pPr>
         <w:pStyle w:val="Textonotaalfinal"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Refdenotaalfinal"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> OE= Objetivo Específico. Indicar el número de objetivo específico al que corresponde el resultado</w:t>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
@@ -18705,61 +18912,61 @@
                     <a:ext cx="5612130" cy="107950"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="30F0CDA4" w14:textId="77777777" w:rsidR="00922A6F" w:rsidRDefault="00922A6F" w:rsidP="007D0977">
+    <w:p w14:paraId="3F56BB5F" w14:textId="77777777" w:rsidR="006630F1" w:rsidRDefault="006630F1" w:rsidP="007D0977">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2E2D9E75" w14:textId="77777777" w:rsidR="00922A6F" w:rsidRDefault="00922A6F" w:rsidP="007D0977">
+    <w:p w14:paraId="42BEAF76" w14:textId="77777777" w:rsidR="006630F1" w:rsidRDefault="006630F1" w:rsidP="007D0977">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1178F109" w14:textId="77777777" w:rsidR="00F331A4" w:rsidRDefault="00000000">
     <w:pPr>
       <w:pStyle w:val="Encabezado"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
       </w:rPr>
       <w:pict w14:anchorId="3ECF2652">
         <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
           <v:stroke joinstyle="miter"/>
@@ -19134,77 +19341,64 @@
                       </a:prstGeom>
                       <a:solidFill>
                         <a:srgbClr val="FFFFFF"/>
                       </a:solidFill>
                       <a:ln w="9525">
                         <a:noFill/>
                         <a:miter lim="800000"/>
                         <a:headEnd/>
                         <a:tailEnd/>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
                         <w:p w14:paraId="79129AB3" w14:textId="01972368" w:rsidR="002415AA" w:rsidRPr="00745B3B" w:rsidRDefault="00BE5354" w:rsidP="00743BDC">
                           <w:pPr>
                             <w:pStyle w:val="Sinespaciado"/>
                             <w:jc w:val="right"/>
                             <w:rPr>
                               <w:b/>
                               <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                               <w:lang w:val="en-US"/>
                             </w:rPr>
                           </w:pPr>
-                          <w:r>
-[...25 lines deleted...]
-                          </w:r>
+                          <w:hyperlink r:id="rId1" w:history="1">
+                            <w:r w:rsidRPr="00745B3B">
+                              <w:rPr>
+                                <w:rStyle w:val="Hipervnculo"/>
+                                <w:b/>
+                                <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                                <w:u w:val="none"/>
+                                <w:lang w:val="en-US"/>
+                              </w:rPr>
+                              <w:t>vinculacion.sociedad@unah.edu.hn</w:t>
+                            </w:r>
+                          </w:hyperlink>
                         </w:p>
                         <w:p w14:paraId="6B7C0CF6" w14:textId="34AD30B3" w:rsidR="004E2F5D" w:rsidRPr="00745B3B" w:rsidRDefault="004E2F5D" w:rsidP="00743BDC">
                           <w:pPr>
                             <w:pStyle w:val="Sinespaciado"/>
                             <w:jc w:val="right"/>
                             <w:rPr>
                               <w:b/>
                               <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
                               <w:lang w:val="en-US"/>
                             </w:rPr>
                           </w:pPr>
                           <w:r w:rsidRPr="00745B3B">
                             <w:rPr>
                               <w:b/>
                               <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                               <w:lang w:val="en-US"/>
                             </w:rPr>
                             <w:t>Tel. 2216-7070  Ext. 110576</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
@@ -19381,51 +19575,51 @@
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658239" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0EBB756F" wp14:editId="4B96EAF8">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>-893445</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-430530</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="5612130" cy="1252855"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="1151158445" name="Imagen 1" descr="Logotipo&#10;&#10;Descripción generada automáticamente"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="1757605202" name="Imagen 1" descr="Logotipo&#10;&#10;Descripción generada automáticamente"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
-                  <a:blip r:embed="rId1">
+                  <a:blip r:embed="rId2">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="5612130" cy="1252855"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:anchor>
       </w:drawing>
     </w:r>
@@ -19437,51 +19631,51 @@
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251671552" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2D5E5E5E" wp14:editId="5E4FF910">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="margin">
             <wp:posOffset>228600</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>3752215</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="12646025" cy="4917953"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="2027368810" name="Imagen 2027368810" descr="C:\Users\DVUS\Desktop\Logo DVUS-05.png"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="0" name="Picture 3" descr="C:\Users\DVUS\Desktop\Logo DVUS-05.png"/>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                   </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill>
-                  <a:blip r:embed="rId2" cstate="print">
+                  <a:blip r:embed="rId3" cstate="print">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:srcRect/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="12646025" cy="4917953"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
@@ -21235,74 +21429,76 @@
     <w:rsid w:val="00172FF6"/>
     <w:rsid w:val="0017547E"/>
     <w:rsid w:val="00175E62"/>
     <w:rsid w:val="0017624C"/>
     <w:rsid w:val="001807CA"/>
     <w:rsid w:val="00186822"/>
     <w:rsid w:val="001A001C"/>
     <w:rsid w:val="001A1543"/>
     <w:rsid w:val="001A4AEE"/>
     <w:rsid w:val="001A4D47"/>
     <w:rsid w:val="001A4E51"/>
     <w:rsid w:val="001A58AD"/>
     <w:rsid w:val="001A629B"/>
     <w:rsid w:val="001B0F75"/>
     <w:rsid w:val="001B235A"/>
     <w:rsid w:val="001B5C1D"/>
     <w:rsid w:val="001B6563"/>
     <w:rsid w:val="001B71D6"/>
     <w:rsid w:val="001C0291"/>
     <w:rsid w:val="001C0FD2"/>
     <w:rsid w:val="001C26B8"/>
     <w:rsid w:val="001C2ED0"/>
     <w:rsid w:val="001D2709"/>
     <w:rsid w:val="001E1DD6"/>
     <w:rsid w:val="001E2ED0"/>
+    <w:rsid w:val="001E7DB0"/>
     <w:rsid w:val="001F0E27"/>
     <w:rsid w:val="002000C1"/>
     <w:rsid w:val="00202324"/>
     <w:rsid w:val="00207A49"/>
     <w:rsid w:val="00210F61"/>
     <w:rsid w:val="00215A89"/>
     <w:rsid w:val="00232A38"/>
     <w:rsid w:val="002353A1"/>
     <w:rsid w:val="00236709"/>
     <w:rsid w:val="002367E1"/>
     <w:rsid w:val="002415AA"/>
     <w:rsid w:val="00245EFD"/>
     <w:rsid w:val="00246317"/>
     <w:rsid w:val="0024747F"/>
     <w:rsid w:val="002501D6"/>
     <w:rsid w:val="00253311"/>
     <w:rsid w:val="002552E2"/>
     <w:rsid w:val="002555DD"/>
     <w:rsid w:val="00256536"/>
     <w:rsid w:val="002574EE"/>
     <w:rsid w:val="00265C88"/>
     <w:rsid w:val="00267D3F"/>
     <w:rsid w:val="00271141"/>
     <w:rsid w:val="0027278A"/>
+    <w:rsid w:val="0027408C"/>
     <w:rsid w:val="00286801"/>
     <w:rsid w:val="00287DAE"/>
     <w:rsid w:val="0029360A"/>
     <w:rsid w:val="00294312"/>
     <w:rsid w:val="002A474B"/>
     <w:rsid w:val="002B0FAD"/>
     <w:rsid w:val="002C08CA"/>
     <w:rsid w:val="002C38DF"/>
     <w:rsid w:val="002C3F80"/>
     <w:rsid w:val="002C4087"/>
     <w:rsid w:val="002C4955"/>
     <w:rsid w:val="002C7500"/>
     <w:rsid w:val="002D2BD0"/>
     <w:rsid w:val="002D4441"/>
     <w:rsid w:val="002E1224"/>
     <w:rsid w:val="002E1479"/>
     <w:rsid w:val="002E4CF2"/>
     <w:rsid w:val="002E5B74"/>
     <w:rsid w:val="002F4A03"/>
     <w:rsid w:val="002F7A41"/>
     <w:rsid w:val="003015DC"/>
     <w:rsid w:val="00303419"/>
     <w:rsid w:val="0030399F"/>
     <w:rsid w:val="00303B30"/>
     <w:rsid w:val="00311191"/>
@@ -21359,112 +21555,115 @@
     <w:rsid w:val="0043289A"/>
     <w:rsid w:val="00433EE7"/>
     <w:rsid w:val="00436065"/>
     <w:rsid w:val="004366F1"/>
     <w:rsid w:val="00436C5E"/>
     <w:rsid w:val="00436F5A"/>
     <w:rsid w:val="00437449"/>
     <w:rsid w:val="00442CC0"/>
     <w:rsid w:val="00445E4C"/>
     <w:rsid w:val="00454DDE"/>
     <w:rsid w:val="00462675"/>
     <w:rsid w:val="004627C5"/>
     <w:rsid w:val="00464E8E"/>
     <w:rsid w:val="00472FD3"/>
     <w:rsid w:val="00485915"/>
     <w:rsid w:val="00485F62"/>
     <w:rsid w:val="0049320A"/>
     <w:rsid w:val="00493795"/>
     <w:rsid w:val="00496C1B"/>
     <w:rsid w:val="004A7FDD"/>
     <w:rsid w:val="004B0645"/>
     <w:rsid w:val="004B4968"/>
     <w:rsid w:val="004B5D65"/>
     <w:rsid w:val="004B6026"/>
     <w:rsid w:val="004C17E8"/>
+    <w:rsid w:val="004C39B6"/>
     <w:rsid w:val="004C4517"/>
     <w:rsid w:val="004C571C"/>
     <w:rsid w:val="004C6C0A"/>
     <w:rsid w:val="004E2F5D"/>
     <w:rsid w:val="004F5D3C"/>
     <w:rsid w:val="004F6A0A"/>
     <w:rsid w:val="00505BE7"/>
     <w:rsid w:val="00507FC9"/>
     <w:rsid w:val="00515B84"/>
     <w:rsid w:val="00523894"/>
     <w:rsid w:val="00531C99"/>
     <w:rsid w:val="005336C9"/>
     <w:rsid w:val="00534039"/>
     <w:rsid w:val="0053583E"/>
     <w:rsid w:val="0054048E"/>
     <w:rsid w:val="0054068E"/>
     <w:rsid w:val="00541292"/>
     <w:rsid w:val="00541C1B"/>
     <w:rsid w:val="00543DD9"/>
     <w:rsid w:val="005473E1"/>
     <w:rsid w:val="005511DA"/>
     <w:rsid w:val="00553ACA"/>
     <w:rsid w:val="00554E1A"/>
     <w:rsid w:val="00556DC2"/>
     <w:rsid w:val="00561474"/>
     <w:rsid w:val="005615C3"/>
     <w:rsid w:val="00564247"/>
     <w:rsid w:val="005642C5"/>
     <w:rsid w:val="00566068"/>
     <w:rsid w:val="00566787"/>
     <w:rsid w:val="00567DFB"/>
     <w:rsid w:val="00575D4C"/>
+    <w:rsid w:val="00583706"/>
     <w:rsid w:val="0058697D"/>
     <w:rsid w:val="005901C0"/>
     <w:rsid w:val="00590DCE"/>
     <w:rsid w:val="00592F8A"/>
     <w:rsid w:val="00597C3A"/>
     <w:rsid w:val="005A2CF1"/>
     <w:rsid w:val="005A2F7F"/>
     <w:rsid w:val="005A4DA8"/>
     <w:rsid w:val="005A77A4"/>
     <w:rsid w:val="005B02A5"/>
     <w:rsid w:val="005B2ABA"/>
     <w:rsid w:val="005B588C"/>
     <w:rsid w:val="005B5AFC"/>
     <w:rsid w:val="005B6CF8"/>
     <w:rsid w:val="005C3E2D"/>
     <w:rsid w:val="005D4E17"/>
     <w:rsid w:val="005E02BB"/>
     <w:rsid w:val="005E1B03"/>
     <w:rsid w:val="005E22B6"/>
     <w:rsid w:val="005F7082"/>
     <w:rsid w:val="00601B68"/>
     <w:rsid w:val="006039B6"/>
     <w:rsid w:val="006100DF"/>
     <w:rsid w:val="00615E6C"/>
     <w:rsid w:val="00616A19"/>
     <w:rsid w:val="00625345"/>
     <w:rsid w:val="00637F89"/>
     <w:rsid w:val="006455CD"/>
     <w:rsid w:val="00651720"/>
     <w:rsid w:val="0066177E"/>
+    <w:rsid w:val="006630F1"/>
     <w:rsid w:val="00665FB2"/>
     <w:rsid w:val="006675E9"/>
     <w:rsid w:val="00670A1A"/>
     <w:rsid w:val="006722C0"/>
     <w:rsid w:val="00673B39"/>
     <w:rsid w:val="0067414C"/>
     <w:rsid w:val="006750EE"/>
     <w:rsid w:val="006814DB"/>
     <w:rsid w:val="00682815"/>
     <w:rsid w:val="00682CBA"/>
     <w:rsid w:val="006830C2"/>
     <w:rsid w:val="00685524"/>
     <w:rsid w:val="00686C08"/>
     <w:rsid w:val="0069485B"/>
     <w:rsid w:val="006957EF"/>
     <w:rsid w:val="006965F7"/>
     <w:rsid w:val="006A27B9"/>
     <w:rsid w:val="006B144A"/>
     <w:rsid w:val="006B26BA"/>
     <w:rsid w:val="006B6894"/>
     <w:rsid w:val="006B7634"/>
     <w:rsid w:val="006B7799"/>
     <w:rsid w:val="006B7DAC"/>
     <w:rsid w:val="006C0DE8"/>
     <w:rsid w:val="006C726E"/>
@@ -21700,50 +21899,51 @@
     <w:rsid w:val="00BE5354"/>
     <w:rsid w:val="00BE5C46"/>
     <w:rsid w:val="00BF1AA9"/>
     <w:rsid w:val="00BF2552"/>
     <w:rsid w:val="00BF6A47"/>
     <w:rsid w:val="00C00D1D"/>
     <w:rsid w:val="00C04F77"/>
     <w:rsid w:val="00C05BB4"/>
     <w:rsid w:val="00C05DD6"/>
     <w:rsid w:val="00C066FB"/>
     <w:rsid w:val="00C07439"/>
     <w:rsid w:val="00C1100F"/>
     <w:rsid w:val="00C1121F"/>
     <w:rsid w:val="00C11AB4"/>
     <w:rsid w:val="00C13EF3"/>
     <w:rsid w:val="00C2234B"/>
     <w:rsid w:val="00C23749"/>
     <w:rsid w:val="00C23CAB"/>
     <w:rsid w:val="00C261B1"/>
     <w:rsid w:val="00C307DE"/>
     <w:rsid w:val="00C32045"/>
     <w:rsid w:val="00C32C41"/>
     <w:rsid w:val="00C33FB9"/>
     <w:rsid w:val="00C44FB7"/>
     <w:rsid w:val="00C4518A"/>
+    <w:rsid w:val="00C569D8"/>
     <w:rsid w:val="00C65606"/>
     <w:rsid w:val="00C70C61"/>
     <w:rsid w:val="00C72CC3"/>
     <w:rsid w:val="00C73511"/>
     <w:rsid w:val="00C74309"/>
     <w:rsid w:val="00C81131"/>
     <w:rsid w:val="00C81450"/>
     <w:rsid w:val="00C81E53"/>
     <w:rsid w:val="00C83AD6"/>
     <w:rsid w:val="00C86DE0"/>
     <w:rsid w:val="00C876A5"/>
     <w:rsid w:val="00C908EE"/>
     <w:rsid w:val="00CA0E8B"/>
     <w:rsid w:val="00CA1B80"/>
     <w:rsid w:val="00CA22AA"/>
     <w:rsid w:val="00CA347E"/>
     <w:rsid w:val="00CA6F9A"/>
     <w:rsid w:val="00CB6B8F"/>
     <w:rsid w:val="00CC0156"/>
     <w:rsid w:val="00CC09A7"/>
     <w:rsid w:val="00CC18D0"/>
     <w:rsid w:val="00CC1B4F"/>
     <w:rsid w:val="00CC210C"/>
     <w:rsid w:val="00CC286B"/>
     <w:rsid w:val="00CC4A8D"/>
@@ -23850,51 +24050,51 @@
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.un.org/sustainabledevelopment/es/objetivos-de-desarrollo-sostenible/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:vinculacion.sociedad@unah.edu.hn" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
@@ -24163,67 +24363,67 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{56FC6BF6-D06A-4109-9A5D-634F002BEB6B}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>9</Pages>
-  <Words>1724</Words>
-  <Characters>9485</Characters>
+  <Words>1746</Words>
+  <Characters>9606</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>79</Lines>
+  <Lines>80</Lines>
   <Paragraphs>22</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>11187</CharactersWithSpaces>
+  <CharactersWithSpaces>11330</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:creator>ONEYDA CLEOTILDE MENDOZA ZEPEDA</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>